--- v0 (2025-10-13)
+++ v1 (2026-11-06)
@@ -68,69 +68,69 @@
   <si>
     <t>R.A.A.A.M.</t>
   </si>
   <si>
     <t>Piip ja Tuut Teater</t>
   </si>
   <si>
     <t>Miksteater</t>
   </si>
   <si>
     <t>Kell Kümme</t>
   </si>
   <si>
     <t>Kanuti Gildi SAAL</t>
   </si>
   <si>
     <t>Ilmarine</t>
   </si>
   <si>
     <t>Fine5 Tantsuteater</t>
   </si>
   <si>
     <t>eraetendusasutus</t>
   </si>
   <si>
-    <t>Vene Teater</t>
-[...1 lines deleted...]
-  <si>
     <t>Vanemuine</t>
   </si>
   <si>
     <t>Ugala Teater</t>
   </si>
   <si>
     <t>Teater NO99</t>
   </si>
   <si>
+    <t>Südalinna Teater</t>
+  </si>
+  <si>
     <t>Rakvere Teater</t>
   </si>
   <si>
     <t>riigi osalusega sihtasutusena tegutsevad etendusasutused</t>
   </si>
   <si>
-    <t>Kuressaare Linnateater</t>
+    <t>Kuressaare Teater</t>
   </si>
   <si>
     <t>munitsipaal-etendusasutus</t>
   </si>
   <si>
     <t>Endla Teater</t>
   </si>
   <si>
     <t>Eesti Noorsooteater</t>
   </si>
   <si>
     <t>Eesti Draamateater</t>
   </si>
   <si>
     <t>Tallinna Linnateater</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
     <t>avalik-õiguslik</t>
   </si>
   <si>
     <t>KOKKU ETENDUSASUTUSE KULUD</t>
   </si>
@@ -1053,219 +1053,219 @@
       </c>
       <c r="I16" s="2">
         <v>0</v>
       </c>
       <c r="J16" s="2">
         <v>0</v>
       </c>
       <c r="K16" s="2">
         <v>17022</v>
       </c>
       <c r="L16" s="2">
         <v>121848</v>
       </c>
       <c r="M16" s="2">
         <v>0</v>
       </c>
       <c r="N16" s="4">
         <v>307682</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="2">
-        <v>247480</v>
+        <v>0</v>
       </c>
       <c r="C17" s="2">
         <v>0</v>
       </c>
       <c r="D17" s="2">
         <v>0</v>
       </c>
       <c r="E17" s="2">
-        <v>271689</v>
+        <v>0</v>
       </c>
       <c r="F17" s="2">
-        <v>38075</v>
+        <v>116141</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
-        <v>3922</v>
+        <v>6402</v>
       </c>
       <c r="I17" s="2">
-        <v>113036</v>
+        <v>0</v>
       </c>
       <c r="J17" s="2">
-        <v>13365</v>
+        <v>9961</v>
       </c>
       <c r="K17" s="2">
-        <v>63355</v>
+        <v>164055</v>
       </c>
       <c r="L17" s="2">
-        <v>210668</v>
+        <v>1958</v>
       </c>
       <c r="M17" s="2">
-        <v>92959</v>
+        <v>93326</v>
       </c>
       <c r="N17" s="4">
-        <v>1054549</v>
+        <v>391843</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="2">
-        <v>103453</v>
+        <v>247480</v>
       </c>
       <c r="C18" s="2">
-        <v>6325</v>
+        <v>0</v>
       </c>
       <c r="D18" s="2">
         <v>0</v>
       </c>
       <c r="E18" s="2">
-        <v>3997</v>
+        <v>271689</v>
       </c>
       <c r="F18" s="2">
-        <v>0</v>
+        <v>38075</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
-        <v>1802</v>
+        <v>3922</v>
       </c>
       <c r="I18" s="2">
-        <v>19822</v>
+        <v>113036</v>
       </c>
       <c r="J18" s="2">
-        <v>6476</v>
+        <v>13365</v>
       </c>
       <c r="K18" s="2">
-        <v>0</v>
+        <v>63355</v>
       </c>
       <c r="L18" s="2">
-        <v>8107</v>
+        <v>210668</v>
       </c>
       <c r="M18" s="2">
-        <v>0</v>
+        <v>92959</v>
       </c>
       <c r="N18" s="4">
-        <v>149982</v>
+        <v>1054549</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="2">
-        <v>0</v>
+        <v>103453</v>
       </c>
       <c r="C19" s="2">
-        <v>0</v>
+        <v>6325</v>
       </c>
       <c r="D19" s="2">
         <v>0</v>
       </c>
       <c r="E19" s="2">
-        <v>0</v>
+        <v>3997</v>
       </c>
       <c r="F19" s="2">
-        <v>12033</v>
+        <v>0</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
-        <v>0</v>
+        <v>1802</v>
       </c>
       <c r="I19" s="2">
-        <v>0</v>
+        <v>19822</v>
       </c>
       <c r="J19" s="2">
-        <v>0</v>
+        <v>6476</v>
       </c>
       <c r="K19" s="2">
-        <v>70358</v>
+        <v>0</v>
       </c>
       <c r="L19" s="2">
-        <v>0</v>
+        <v>8107</v>
       </c>
       <c r="M19" s="2">
-        <v>141951</v>
+        <v>0</v>
       </c>
       <c r="N19" s="4">
-        <v>224342</v>
+        <v>149982</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="2">
         <v>0</v>
       </c>
       <c r="C20" s="2">
         <v>0</v>
       </c>
       <c r="D20" s="2">
         <v>0</v>
       </c>
       <c r="E20" s="2">
         <v>0</v>
       </c>
       <c r="F20" s="2">
-        <v>116141</v>
+        <v>12033</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
-        <v>6402</v>
+        <v>0</v>
       </c>
       <c r="I20" s="2">
         <v>0</v>
       </c>
       <c r="J20" s="2">
-        <v>9961</v>
+        <v>0</v>
       </c>
       <c r="K20" s="2">
-        <v>164055</v>
+        <v>70358</v>
       </c>
       <c r="L20" s="2">
-        <v>1958</v>
+        <v>0</v>
       </c>
       <c r="M20" s="2">
-        <v>93326</v>
+        <v>141951</v>
       </c>
       <c r="N20" s="4">
-        <v>391843</v>
+        <v>224342</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="2">