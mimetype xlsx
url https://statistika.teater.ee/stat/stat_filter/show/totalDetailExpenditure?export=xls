--- v0 (2025-10-13)
+++ v1 (2026-08-22)
@@ -12,148 +12,142 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>KOKKU</t>
   </si>
   <si>
     <t>Von Krahli Teater</t>
   </si>
   <si>
     <t>VAT Teater</t>
   </si>
   <si>
+    <t>Vana Baskini Teater</t>
+  </si>
+  <si>
     <t>Vaba Lava</t>
   </si>
   <si>
     <t>Tuuleveski</t>
   </si>
   <si>
     <t>Theatrum</t>
   </si>
   <si>
     <t>Teoteater</t>
   </si>
   <si>
     <t>Tartu Uus Teater</t>
   </si>
   <si>
     <t>Sõltumatu Tantsu Lava</t>
   </si>
   <si>
+    <t>R.A.A.A.M.</t>
+  </si>
+  <si>
     <t>Piip ja Tuut Teater</t>
   </si>
   <si>
-    <t>Must Kast</t>
-[...1 lines deleted...]
-  <si>
     <t>Miksteater</t>
   </si>
   <si>
-    <t>Kinoteater</t>
-[...2 lines deleted...]
-    <t>Kellerteater</t>
+    <t>Kell Kümme</t>
   </si>
   <si>
     <t>Kanuti Gildi SAAL</t>
   </si>
   <si>
+    <t>Ilmarine</t>
+  </si>
+  <si>
     <t>Fine5 Tantsuteater</t>
   </si>
   <si>
-    <t>Emajõe Suveteater</t>
-[...10 lines deleted...]
-  <si>
     <t>eraetendusasutus</t>
   </si>
   <si>
     <t>Vene Teater</t>
   </si>
   <si>
     <t>Vanemuine</t>
   </si>
   <si>
     <t>Ugala Teater</t>
   </si>
   <si>
+    <t>Teater NO99</t>
+  </si>
+  <si>
     <t>Rakvere Teater</t>
   </si>
   <si>
+    <t>riigi osalusega sihtasutusena tegutsevad etendusasutused</t>
+  </si>
+  <si>
     <t>Kuressaare Linnateater</t>
   </si>
   <si>
+    <t>munitsipaal-etendusasutus</t>
+  </si>
+  <si>
     <t>Endla Teater</t>
   </si>
   <si>
     <t>Eesti Noorsooteater</t>
   </si>
   <si>
     <t>Eesti Draamateater</t>
   </si>
   <si>
-    <t>riigi osalusega sihtasutusena tegutsevad etendusasutused</t>
-[...1 lines deleted...]
-  <si>
     <t>Tallinna Linnateater</t>
   </si>
   <si>
-    <t>munitsipaal-etendusasutus</t>
-[...1 lines deleted...]
-  <si>
     <t>Estonia</t>
   </si>
   <si>
     <t>avalik-õiguslik</t>
   </si>
   <si>
     <t>KULUD KOKKU</t>
   </si>
   <si>
     <t>muud kulud</t>
   </si>
   <si>
     <t>kohviku kulud (va tööjõud)</t>
   </si>
   <si>
     <t>Hoonete / ruumide halduskulu (rent, küte, vesi jmt)</t>
   </si>
   <si>
     <t>infotehnoloogia</t>
   </si>
   <si>
     <t>tootmis- ja teeninduskulud</t>
   </si>
   <si>
     <t>transpordikulu</t>
@@ -176,51 +170,51 @@
   <si>
     <t>koosseisuline tööjõukulu</t>
   </si>
   <si>
     <t>Muud kulud</t>
   </si>
   <si>
     <t>Kohvik</t>
   </si>
   <si>
     <t>Halduskulud</t>
   </si>
   <si>
     <t>Majanduskulud</t>
   </si>
   <si>
     <t>Tööjõukulud</t>
   </si>
   <si>
     <t>TEATER</t>
   </si>
   <si>
     <t>Etendusasutuste kulud alalõikude kaupa</t>
   </si>
   <si>
-    <t>AASTAL 2024</t>
+    <t>AASTAL 2015</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="6"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="6"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -588,1528 +582,1478 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="N37" sqref="N37:N37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="2" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="2" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M3" s="2" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14">
       <c r="B4" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="J4" s="3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="K4" s="3" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L4" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="M4" s="3" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="N4" s="3" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="4" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B6" s="2">
-        <v>11165422</v>
+        <v>7585798</v>
       </c>
       <c r="C6" s="2">
-        <v>1215880</v>
+        <v>1113261</v>
       </c>
       <c r="D6" s="2">
         <v>0</v>
       </c>
       <c r="E6" s="2">
-        <v>718432</v>
+        <v>396729</v>
       </c>
       <c r="F6" s="2">
-        <v>740186</v>
+        <v>383984</v>
       </c>
       <c r="G6" s="2">
-        <v>198918</v>
+        <v>154546</v>
       </c>
       <c r="H6" s="2">
-        <v>38596</v>
+        <v>27342</v>
       </c>
       <c r="I6" s="2">
-        <v>1590663</v>
+        <v>1243165</v>
       </c>
       <c r="J6" s="2">
-        <v>109662</v>
+        <v>105079</v>
       </c>
       <c r="K6" s="2">
-        <v>694427</v>
+        <v>834002</v>
       </c>
       <c r="L6" s="2">
-        <v>474300</v>
+        <v>269091</v>
       </c>
       <c r="M6" s="2">
-        <v>14391</v>
+        <v>1523411</v>
       </c>
       <c r="N6" s="2">
-        <v>16960877</v>
+        <v>13636408</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="4" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B8" s="2">
-        <v>3271558</v>
+        <v>1623247</v>
       </c>
       <c r="C8" s="2">
-        <v>364055</v>
+        <v>181470</v>
       </c>
       <c r="D8" s="2">
         <v>0</v>
       </c>
       <c r="E8" s="2">
         <v>0</v>
       </c>
       <c r="F8" s="2">
-        <v>276841</v>
+        <v>94220</v>
       </c>
       <c r="G8" s="2">
-        <v>167779</v>
+        <v>121258</v>
       </c>
       <c r="H8" s="2">
-        <v>48108</v>
+        <v>25912</v>
       </c>
       <c r="I8" s="2">
-        <v>890544</v>
+        <v>324769</v>
       </c>
       <c r="J8" s="2">
-        <v>79415</v>
+        <v>35726</v>
       </c>
       <c r="K8" s="2">
-        <v>608305</v>
+        <v>238032</v>
       </c>
       <c r="L8" s="2">
         <v>0</v>
       </c>
       <c r="M8" s="2">
-        <v>13798586</v>
+        <v>333660</v>
       </c>
       <c r="N8" s="2">
-        <v>19505191</v>
+        <v>2978294</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="4" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="2">
-        <v>3541057</v>
+        <v>1947434</v>
       </c>
       <c r="C10" s="2">
-        <v>821473</v>
+        <v>277270</v>
       </c>
       <c r="D10" s="2">
         <v>0</v>
       </c>
       <c r="E10" s="2">
         <v>0</v>
       </c>
       <c r="F10" s="2">
-        <v>279707</v>
+        <v>135521</v>
       </c>
       <c r="G10" s="2">
-        <v>383893</v>
+        <v>169849</v>
       </c>
       <c r="H10" s="2">
-        <v>47626</v>
+        <v>36361</v>
       </c>
       <c r="I10" s="2">
-        <v>1097496</v>
+        <v>388456</v>
       </c>
       <c r="J10" s="2">
-        <v>26692</v>
+        <v>42949</v>
       </c>
       <c r="K10" s="2">
-        <v>421979</v>
+        <v>269712</v>
       </c>
       <c r="L10" s="2">
         <v>0</v>
       </c>
       <c r="M10" s="2">
-        <v>207871</v>
+        <v>597606</v>
       </c>
       <c r="N10" s="2">
-        <v>6827795</v>
+        <v>3865156</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="2">
-        <v>2183945</v>
+        <v>1171114</v>
       </c>
       <c r="C11" s="2">
-        <v>220169</v>
+        <v>165299</v>
       </c>
       <c r="D11" s="2">
         <v>0</v>
       </c>
       <c r="E11" s="2">
-        <v>83984</v>
+        <v>19471</v>
       </c>
       <c r="F11" s="2">
-        <v>105740</v>
+        <v>67513</v>
       </c>
       <c r="G11" s="2">
-        <v>74914</v>
+        <v>58015</v>
       </c>
       <c r="H11" s="2">
-        <v>21005</v>
+        <v>17265</v>
       </c>
       <c r="I11" s="2">
-        <v>409477</v>
+        <v>413183</v>
       </c>
       <c r="J11" s="2">
-        <v>3019</v>
+        <v>4396</v>
       </c>
       <c r="K11" s="2">
-        <v>1396745</v>
+        <v>667413</v>
       </c>
       <c r="L11" s="2">
-        <v>71079</v>
+        <v>0</v>
       </c>
       <c r="M11" s="2">
         <v>0</v>
       </c>
       <c r="N11" s="2">
-        <v>4570077</v>
+        <v>2583669</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="2">
-        <v>2209065</v>
+        <v>955067</v>
       </c>
       <c r="C12" s="2">
-        <v>322782</v>
+        <v>243177</v>
       </c>
       <c r="D12" s="2">
         <v>0</v>
       </c>
       <c r="E12" s="2">
-        <v>0</v>
+        <v>221921</v>
       </c>
       <c r="F12" s="2">
-        <v>263584</v>
+        <v>143210</v>
       </c>
       <c r="G12" s="2">
-        <v>156044</v>
+        <v>96234</v>
       </c>
       <c r="H12" s="2">
-        <v>62868</v>
+        <v>40198</v>
       </c>
       <c r="I12" s="2">
-        <v>684128</v>
+        <v>222440</v>
       </c>
       <c r="J12" s="2">
-        <v>14298</v>
+        <v>12675</v>
       </c>
       <c r="K12" s="2">
-        <v>338952</v>
+        <v>155526</v>
       </c>
       <c r="L12" s="2">
-        <v>0</v>
+        <v>180647</v>
       </c>
       <c r="M12" s="2">
-        <v>333402</v>
+        <v>25455</v>
       </c>
       <c r="N12" s="2">
-        <v>4385122</v>
+        <v>2296551</v>
       </c>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="3" t="s">
+      <c r="A13" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="2">
-[...37 lines deleted...]
-      </c>
+      <c r="B13" s="1"/>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1"/>
+      <c r="I13" s="1"/>
+      <c r="J13" s="1"/>
+      <c r="K13" s="1"/>
+      <c r="L13" s="1"/>
+      <c r="M13" s="1"/>
+      <c r="N13" s="1"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="2">
-        <v>1900362</v>
+        <v>118632</v>
       </c>
       <c r="C14" s="2">
-        <v>123958</v>
+        <v>99736</v>
       </c>
       <c r="D14" s="2">
         <v>0</v>
       </c>
       <c r="E14" s="2">
-        <v>163204</v>
+        <v>0</v>
       </c>
       <c r="F14" s="2">
-        <v>153598</v>
+        <v>0</v>
       </c>
       <c r="G14" s="2">
-        <v>253256</v>
+        <v>11693</v>
       </c>
       <c r="H14" s="2">
-        <v>47208</v>
+        <v>7476</v>
       </c>
       <c r="I14" s="2">
-        <v>814377</v>
+        <v>74689</v>
       </c>
       <c r="J14" s="2">
-        <v>18849</v>
+        <v>1716</v>
       </c>
       <c r="K14" s="2">
-        <v>368947</v>
+        <v>137704</v>
       </c>
       <c r="L14" s="2">
-        <v>216682</v>
+        <v>0</v>
       </c>
       <c r="M14" s="2">
-        <v>205155</v>
+        <v>0</v>
       </c>
       <c r="N14" s="2">
-        <v>4265594</v>
+        <v>451647</v>
       </c>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="3" t="s">
+      <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="2">
-[...37 lines deleted...]
-      </c>
+      <c r="B15" s="1"/>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1"/>
+      <c r="G15" s="1"/>
+      <c r="H15" s="1"/>
+      <c r="I15" s="1"/>
+      <c r="J15" s="1"/>
+      <c r="K15" s="1"/>
+      <c r="L15" s="1"/>
+      <c r="M15" s="1"/>
+      <c r="N15" s="1"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="2">
-        <v>9243219</v>
+        <v>948499</v>
       </c>
       <c r="C16" s="2">
-        <v>1187459</v>
+        <v>242248</v>
       </c>
       <c r="D16" s="2">
         <v>0</v>
       </c>
       <c r="E16" s="2">
-        <v>0</v>
+        <v>117867</v>
       </c>
       <c r="F16" s="2">
-        <v>201023</v>
+        <v>78171</v>
       </c>
       <c r="G16" s="2">
-        <v>330065</v>
+        <v>94402</v>
       </c>
       <c r="H16" s="2">
-        <v>92327</v>
+        <v>42415</v>
       </c>
       <c r="I16" s="2">
-        <v>1677364</v>
+        <v>269874</v>
       </c>
       <c r="J16" s="2">
-        <v>56885</v>
+        <v>12346</v>
       </c>
       <c r="K16" s="2">
-        <v>917275</v>
+        <v>102419</v>
       </c>
       <c r="L16" s="2">
-        <v>0</v>
+        <v>121848</v>
       </c>
       <c r="M16" s="2">
-        <v>0</v>
+        <v>51563</v>
       </c>
       <c r="N16" s="2">
-        <v>13705617</v>
+        <v>2081652</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="2">
-        <v>2403210</v>
+        <v>679549</v>
       </c>
       <c r="C17" s="2">
-        <v>415658</v>
+        <v>165149</v>
       </c>
       <c r="D17" s="2">
         <v>0</v>
       </c>
       <c r="E17" s="2">
-        <v>0</v>
+        <v>271689</v>
       </c>
       <c r="F17" s="2">
-        <v>198196</v>
+        <v>38075</v>
       </c>
       <c r="G17" s="2">
-        <v>155642</v>
+        <v>90739</v>
       </c>
       <c r="H17" s="2">
-        <v>15846</v>
+        <v>13144</v>
       </c>
       <c r="I17" s="2">
-        <v>422578</v>
+        <v>243243</v>
       </c>
       <c r="J17" s="2">
-        <v>14028</v>
+        <v>27873</v>
       </c>
       <c r="K17" s="2">
-        <v>313006</v>
+        <v>115151</v>
       </c>
       <c r="L17" s="2">
-        <v>0</v>
+        <v>210668</v>
       </c>
       <c r="M17" s="2">
-        <v>820133</v>
+        <v>185919</v>
       </c>
       <c r="N17" s="2">
-        <v>4758297</v>
+        <v>2041199</v>
       </c>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="4" t="s">
+      <c r="A18" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="1"/>
-[...11 lines deleted...]
-      <c r="N18" s="1"/>
+      <c r="B18" s="2">
+        <v>941858</v>
+      </c>
+      <c r="C18" s="2">
+        <v>77088</v>
+      </c>
+      <c r="D18" s="2">
+        <v>0</v>
+      </c>
+      <c r="E18" s="2">
+        <v>3997</v>
+      </c>
+      <c r="F18" s="2">
+        <v>85860</v>
+      </c>
+      <c r="G18" s="2">
+        <v>53714</v>
+      </c>
+      <c r="H18" s="2">
+        <v>34192</v>
+      </c>
+      <c r="I18" s="2">
+        <v>268136</v>
+      </c>
+      <c r="J18" s="2">
+        <v>19962</v>
+      </c>
+      <c r="K18" s="2">
+        <v>184833</v>
+      </c>
+      <c r="L18" s="2">
+        <v>8107</v>
+      </c>
+      <c r="M18" s="2">
+        <v>0</v>
+      </c>
+      <c r="N18" s="2">
+        <v>1677747</v>
+      </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="2">
-        <v>373256</v>
+        <v>4940129</v>
       </c>
       <c r="C19" s="2">
-        <v>270984</v>
+        <v>663335</v>
       </c>
       <c r="D19" s="2">
-        <v>7343</v>
+        <v>0</v>
       </c>
       <c r="E19" s="2">
         <v>0</v>
       </c>
       <c r="F19" s="2">
-        <v>0</v>
+        <v>266249</v>
       </c>
       <c r="G19" s="2">
-        <v>767</v>
+        <v>313255</v>
       </c>
       <c r="H19" s="2">
-        <v>31868</v>
+        <v>99961</v>
       </c>
       <c r="I19" s="2">
-        <v>251454</v>
+        <v>1268680</v>
       </c>
       <c r="J19" s="2">
-        <v>9817</v>
+        <v>41743</v>
       </c>
       <c r="K19" s="2">
-        <v>135607</v>
+        <v>608878</v>
       </c>
       <c r="L19" s="2">
         <v>0</v>
       </c>
       <c r="M19" s="2">
-        <v>159307</v>
+        <v>905402</v>
       </c>
       <c r="N19" s="2">
-        <v>1240403</v>
+        <v>9107632</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="2">
-        <v>281248</v>
+        <v>1252474</v>
       </c>
       <c r="C20" s="2">
-        <v>56051</v>
+        <v>118423</v>
       </c>
       <c r="D20" s="2">
         <v>0</v>
       </c>
       <c r="E20" s="2">
         <v>0</v>
       </c>
       <c r="F20" s="2">
-        <v>0</v>
+        <v>116141</v>
       </c>
       <c r="G20" s="2">
-        <v>21690</v>
+        <v>30568</v>
       </c>
       <c r="H20" s="2">
-        <v>4551</v>
+        <v>20728</v>
       </c>
       <c r="I20" s="2">
-        <v>180876</v>
+        <v>235152</v>
       </c>
       <c r="J20" s="2">
-        <v>169</v>
+        <v>9961</v>
       </c>
       <c r="K20" s="2">
-        <v>9983</v>
+        <v>164055</v>
       </c>
       <c r="L20" s="2">
-        <v>0</v>
+        <v>1958</v>
       </c>
       <c r="M20" s="2">
-        <v>33556</v>
+        <v>93326</v>
       </c>
       <c r="N20" s="2">
-        <v>588123</v>
+        <v>2042786</v>
       </c>
     </row>
     <row r="21" spans="1:14">
-      <c r="A21" s="3" t="s">
+      <c r="A21" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="2">
-[...37 lines deleted...]
-      </c>
+      <c r="B21" s="1"/>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1"/>
+      <c r="G21" s="1"/>
+      <c r="H21" s="1"/>
+      <c r="I21" s="1"/>
+      <c r="J21" s="1"/>
+      <c r="K21" s="1"/>
+      <c r="L21" s="1"/>
+      <c r="M21" s="1"/>
+      <c r="N21" s="1"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="2">
-        <v>151750</v>
+        <v>14054</v>
       </c>
       <c r="C22" s="2">
-        <v>8386</v>
+        <v>0</v>
       </c>
       <c r="D22" s="2">
         <v>0</v>
       </c>
       <c r="E22" s="2">
         <v>0</v>
       </c>
       <c r="F22" s="2">
         <v>0</v>
       </c>
       <c r="G22" s="2">
-        <v>14142</v>
+        <v>0</v>
       </c>
       <c r="H22" s="2">
-        <v>13881</v>
+        <v>12595</v>
       </c>
       <c r="I22" s="2">
-        <v>101539</v>
+        <v>5946</v>
       </c>
       <c r="J22" s="2">
         <v>0</v>
       </c>
       <c r="K22" s="2">
-        <v>20125</v>
+        <v>2900</v>
       </c>
       <c r="L22" s="2">
         <v>0</v>
       </c>
       <c r="M22" s="2">
-        <v>7680</v>
+        <v>3599</v>
       </c>
       <c r="N22" s="2">
-        <v>317503</v>
+        <v>39094</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="2">
-        <v>95237</v>
+        <v>63032</v>
       </c>
       <c r="C23" s="2">
-        <v>37618</v>
+        <v>0</v>
       </c>
       <c r="D23" s="2">
-        <v>3400</v>
+        <v>0</v>
       </c>
       <c r="E23" s="2">
         <v>0</v>
       </c>
       <c r="F23" s="2">
         <v>0</v>
       </c>
       <c r="G23" s="2">
-        <v>0</v>
+        <v>1967</v>
       </c>
       <c r="H23" s="2">
-        <v>24737</v>
+        <v>7101</v>
       </c>
       <c r="I23" s="2">
-        <v>17173</v>
+        <v>19183</v>
       </c>
       <c r="J23" s="2">
-        <v>1980</v>
+        <v>0</v>
       </c>
       <c r="K23" s="2">
-        <v>11033</v>
+        <v>0</v>
       </c>
       <c r="L23" s="2">
         <v>0</v>
       </c>
       <c r="M23" s="2">
         <v>0</v>
       </c>
       <c r="N23" s="2">
-        <v>191178</v>
+        <v>91283</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="2">
-        <v>266882</v>
+        <v>105035</v>
       </c>
       <c r="C24" s="2">
         <v>0</v>
       </c>
       <c r="D24" s="2">
-        <v>23500</v>
+        <v>99416</v>
       </c>
       <c r="E24" s="2">
         <v>0</v>
       </c>
       <c r="F24" s="2">
         <v>0</v>
       </c>
       <c r="G24" s="2">
-        <v>0</v>
+        <v>355</v>
       </c>
       <c r="H24" s="2">
-        <v>5405</v>
+        <v>2463</v>
       </c>
       <c r="I24" s="2">
-        <v>411247</v>
+        <v>156627</v>
       </c>
       <c r="J24" s="2">
-        <v>0</v>
+        <v>4842</v>
       </c>
       <c r="K24" s="2">
-        <v>53789</v>
+        <v>49073</v>
       </c>
       <c r="L24" s="2">
         <v>0</v>
       </c>
       <c r="M24" s="2">
-        <v>289642</v>
+        <v>0</v>
       </c>
       <c r="N24" s="2">
-        <v>1050465</v>
+        <v>417811</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="2">
-        <v>154840</v>
+        <v>16200</v>
       </c>
       <c r="C25" s="2">
-        <v>199010</v>
+        <v>39500</v>
       </c>
       <c r="D25" s="2">
         <v>0</v>
       </c>
       <c r="E25" s="2">
         <v>0</v>
       </c>
       <c r="F25" s="2">
-        <v>0</v>
+        <v>1400</v>
       </c>
       <c r="G25" s="2">
-        <v>23062</v>
+        <v>11000</v>
       </c>
       <c r="H25" s="2">
-        <v>7996</v>
+        <v>12000</v>
       </c>
       <c r="I25" s="2">
-        <v>28407</v>
+        <v>32300</v>
       </c>
       <c r="J25" s="2">
-        <v>3593</v>
+        <v>2000</v>
       </c>
       <c r="K25" s="2">
-        <v>84993</v>
+        <v>16000</v>
       </c>
       <c r="L25" s="2">
-        <v>20870</v>
+        <v>0</v>
       </c>
       <c r="M25" s="2">
-        <v>113263</v>
+        <v>12800</v>
       </c>
       <c r="N25" s="2">
-        <v>636035</v>
+        <v>143200</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="2">
-        <v>51719</v>
+        <v>14521</v>
       </c>
       <c r="C26" s="2">
-        <v>4000</v>
+        <v>13909</v>
       </c>
       <c r="D26" s="2">
         <v>0</v>
       </c>
       <c r="E26" s="2">
         <v>0</v>
       </c>
       <c r="F26" s="2">
         <v>0</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
-        <v>652</v>
+        <v>4338</v>
       </c>
       <c r="I26" s="2">
-        <v>11505</v>
+        <v>12494</v>
       </c>
       <c r="J26" s="2">
         <v>0</v>
       </c>
       <c r="K26" s="2">
-        <v>2300</v>
+        <v>1437</v>
       </c>
       <c r="L26" s="2">
         <v>0</v>
       </c>
       <c r="M26" s="2">
         <v>0</v>
       </c>
       <c r="N26" s="2">
-        <v>70176</v>
+        <v>46699</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="2">
-        <v>33003</v>
+        <v>24550</v>
       </c>
       <c r="C27" s="2">
-        <v>113881</v>
+        <v>16413</v>
       </c>
       <c r="D27" s="2">
         <v>0</v>
       </c>
       <c r="E27" s="2">
-        <v>0</v>
+        <v>4950</v>
       </c>
       <c r="F27" s="2">
         <v>0</v>
       </c>
       <c r="G27" s="2">
-        <v>8014</v>
+        <v>379</v>
       </c>
       <c r="H27" s="2">
-        <v>18561</v>
+        <v>16067</v>
       </c>
       <c r="I27" s="2">
-        <v>46153</v>
+        <v>9263</v>
       </c>
       <c r="J27" s="2">
-        <v>686</v>
+        <v>1641</v>
       </c>
       <c r="K27" s="2">
-        <v>1873</v>
+        <v>14785</v>
       </c>
       <c r="L27" s="2">
-        <v>0</v>
+        <v>15929</v>
       </c>
       <c r="M27" s="2">
-        <v>0</v>
+        <v>74689</v>
       </c>
       <c r="N27" s="2">
-        <v>222171</v>
+        <v>178668</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="2">
-        <v>73096</v>
+        <v>12698</v>
       </c>
       <c r="C28" s="2">
-        <v>91220</v>
+        <v>105119</v>
       </c>
       <c r="D28" s="2">
         <v>0</v>
       </c>
       <c r="E28" s="2">
         <v>0</v>
       </c>
       <c r="F28" s="2">
         <v>0</v>
       </c>
       <c r="G28" s="2">
-        <v>4793</v>
+        <v>20916</v>
       </c>
       <c r="H28" s="2">
-        <v>8919</v>
+        <v>6768</v>
       </c>
       <c r="I28" s="2">
-        <v>52577</v>
+        <v>81539</v>
       </c>
       <c r="J28" s="2">
-        <v>1014</v>
+        <v>0</v>
       </c>
       <c r="K28" s="2">
-        <v>5421</v>
+        <v>0</v>
       </c>
       <c r="L28" s="2">
         <v>0</v>
       </c>
       <c r="M28" s="2">
-        <v>21569</v>
+        <v>2093</v>
       </c>
       <c r="N28" s="2">
-        <v>258608</v>
+        <v>229133</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="2">
-        <v>109928</v>
+        <v>18963</v>
       </c>
       <c r="C29" s="2">
-        <v>47615</v>
+        <v>937</v>
       </c>
       <c r="D29" s="2">
-        <v>0</v>
+        <v>23259</v>
       </c>
       <c r="E29" s="2">
         <v>0</v>
       </c>
       <c r="F29" s="2">
         <v>0</v>
       </c>
       <c r="G29" s="2">
-        <v>1464</v>
+        <v>0</v>
       </c>
       <c r="H29" s="2">
-        <v>18210</v>
+        <v>0</v>
       </c>
       <c r="I29" s="2">
-        <v>37286</v>
+        <v>94061</v>
       </c>
       <c r="J29" s="2">
-        <v>1267</v>
+        <v>1285</v>
       </c>
       <c r="K29" s="2">
-        <v>49612</v>
+        <v>25200</v>
       </c>
       <c r="L29" s="2">
         <v>0</v>
       </c>
       <c r="M29" s="2">
-        <v>40129</v>
+        <v>0</v>
       </c>
       <c r="N29" s="2">
-        <v>305511</v>
+        <v>163705</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="2">
-        <v>172264</v>
+        <v>79701</v>
       </c>
       <c r="C30" s="2">
-        <v>154805</v>
+        <v>26404</v>
       </c>
       <c r="D30" s="2">
-        <v>42507</v>
+        <v>39707</v>
       </c>
       <c r="E30" s="2">
         <v>0</v>
       </c>
       <c r="F30" s="2">
-        <v>0</v>
+        <v>501</v>
       </c>
       <c r="G30" s="2">
-        <v>0</v>
+        <v>2696</v>
       </c>
       <c r="H30" s="2">
-        <v>24965</v>
+        <v>7282</v>
       </c>
       <c r="I30" s="2">
-        <v>135989</v>
+        <v>93522</v>
       </c>
       <c r="J30" s="2">
-        <v>516</v>
+        <v>66</v>
       </c>
       <c r="K30" s="2">
-        <v>49959</v>
+        <v>38405</v>
       </c>
       <c r="L30" s="2">
         <v>0</v>
       </c>
       <c r="M30" s="2">
-        <v>0</v>
+        <v>6975</v>
       </c>
       <c r="N30" s="2">
-        <v>581005</v>
+        <v>295259</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="2">
-        <v>346216</v>
+        <v>8640</v>
       </c>
       <c r="C31" s="2">
-        <v>240918</v>
+        <v>715</v>
       </c>
       <c r="D31" s="2">
         <v>0</v>
       </c>
       <c r="E31" s="2">
         <v>0</v>
       </c>
       <c r="F31" s="2">
         <v>0</v>
       </c>
       <c r="G31" s="2">
-        <v>6539</v>
+        <v>1325</v>
       </c>
       <c r="H31" s="2">
-        <v>12736</v>
+        <v>815</v>
       </c>
       <c r="I31" s="2">
-        <v>364098</v>
+        <v>10622</v>
       </c>
       <c r="J31" s="2">
-        <v>4656</v>
+        <v>0</v>
       </c>
       <c r="K31" s="2">
-        <v>61234</v>
+        <v>18545</v>
       </c>
       <c r="L31" s="2">
-        <v>0</v>
+        <v>228</v>
       </c>
       <c r="M31" s="2">
-        <v>32717</v>
+        <v>0</v>
       </c>
       <c r="N31" s="2">
-        <v>1069114</v>
+        <v>40890</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B32" s="2">
-        <v>19148</v>
+        <v>151817</v>
       </c>
       <c r="C32" s="2">
-        <v>0</v>
+        <v>104725</v>
       </c>
       <c r="D32" s="2">
         <v>0</v>
       </c>
       <c r="E32" s="2">
-        <v>0</v>
+        <v>46842</v>
       </c>
       <c r="F32" s="2">
-        <v>0</v>
+        <v>5736</v>
       </c>
       <c r="G32" s="2">
-        <v>167</v>
+        <v>4341</v>
       </c>
       <c r="H32" s="2">
-        <v>0</v>
+        <v>4769</v>
       </c>
       <c r="I32" s="2">
-        <v>6661</v>
+        <v>61328</v>
       </c>
       <c r="J32" s="2">
-        <v>0</v>
+        <v>2072</v>
       </c>
       <c r="K32" s="2">
-        <v>7754</v>
+        <v>57567</v>
       </c>
       <c r="L32" s="2">
-        <v>0</v>
+        <v>46732</v>
       </c>
       <c r="M32" s="2">
-        <v>11854</v>
+        <v>45000</v>
       </c>
       <c r="N32" s="2">
-        <v>45584</v>
+        <v>530929</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="2">
-        <v>326112</v>
+        <v>42703</v>
       </c>
       <c r="C33" s="2">
-        <v>83152</v>
+        <v>0</v>
       </c>
       <c r="D33" s="2">
         <v>0</v>
       </c>
       <c r="E33" s="2">
-        <v>73894</v>
+        <v>0</v>
       </c>
       <c r="F33" s="2">
         <v>0</v>
       </c>
       <c r="G33" s="2">
-        <v>734</v>
+        <v>0</v>
       </c>
       <c r="H33" s="2">
-        <v>9712</v>
+        <v>9362</v>
       </c>
       <c r="I33" s="2">
-        <v>98463</v>
+        <v>16122</v>
       </c>
       <c r="J33" s="2">
-        <v>670</v>
+        <v>0</v>
       </c>
       <c r="K33" s="2">
-        <v>149635</v>
+        <v>4142</v>
       </c>
       <c r="L33" s="2">
-        <v>61801</v>
+        <v>0</v>
       </c>
       <c r="M33" s="2">
-        <v>4734</v>
+        <v>0</v>
       </c>
       <c r="N33" s="2">
-        <v>808908</v>
+        <v>72329</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="2">
-        <v>74077</v>
+        <v>80262</v>
       </c>
       <c r="C34" s="2">
-        <v>0</v>
+        <v>4366</v>
       </c>
       <c r="D34" s="2">
         <v>0</v>
       </c>
       <c r="E34" s="2">
         <v>0</v>
       </c>
       <c r="F34" s="2">
         <v>0</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
-        <v>9914</v>
+        <v>1153</v>
       </c>
       <c r="I34" s="2">
-        <v>6689</v>
+        <v>242574</v>
       </c>
       <c r="J34" s="2">
         <v>0</v>
       </c>
       <c r="K34" s="2">
-        <v>4895</v>
+        <v>270875</v>
       </c>
       <c r="L34" s="2">
         <v>0</v>
       </c>
       <c r="M34" s="2">
         <v>0</v>
       </c>
       <c r="N34" s="2">
-        <v>95575</v>
+        <v>599231</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B35" s="2">
-        <v>401182</v>
+        <v>53980</v>
       </c>
       <c r="C35" s="2">
-        <v>126708</v>
+        <v>39898</v>
       </c>
       <c r="D35" s="2">
         <v>0</v>
       </c>
       <c r="E35" s="2">
         <v>0</v>
       </c>
       <c r="F35" s="2">
         <v>0</v>
       </c>
       <c r="G35" s="2">
-        <v>18319</v>
+        <v>14172</v>
       </c>
       <c r="H35" s="2">
-        <v>64605</v>
+        <v>21331</v>
       </c>
       <c r="I35" s="2">
-        <v>312810</v>
+        <v>165146</v>
       </c>
       <c r="J35" s="2">
         <v>0</v>
       </c>
       <c r="K35" s="2">
-        <v>131769</v>
+        <v>6244</v>
       </c>
       <c r="L35" s="2">
         <v>0</v>
       </c>
       <c r="M35" s="2">
-        <v>347533</v>
+        <v>8974</v>
       </c>
       <c r="N35" s="2">
-        <v>1402926</v>
+        <v>309744</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="2">
-        <v>449707</v>
+        <v>298665</v>
       </c>
       <c r="C36" s="2">
-        <v>235881</v>
+        <v>131937</v>
       </c>
       <c r="D36" s="2">
         <v>0</v>
       </c>
       <c r="E36" s="2">
         <v>0</v>
       </c>
       <c r="F36" s="2">
         <v>0</v>
       </c>
       <c r="G36" s="2">
-        <v>24923</v>
+        <v>16554</v>
       </c>
       <c r="H36" s="2">
-        <v>5884</v>
+        <v>8009</v>
       </c>
       <c r="I36" s="2">
-        <v>154468</v>
+        <v>121136</v>
       </c>
       <c r="J36" s="2">
-        <v>17460</v>
+        <v>2711</v>
       </c>
       <c r="K36" s="2">
-        <v>25149</v>
+        <v>14031</v>
       </c>
       <c r="L36" s="2">
         <v>0</v>
       </c>
       <c r="M36" s="2">
-        <v>987826</v>
+        <v>16566</v>
       </c>
       <c r="N36" s="2">
-        <v>1901299</v>
+        <v>609609</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B37" s="2">
-        <v>349312</v>
+        <v>286355</v>
       </c>
       <c r="C37" s="2">
-        <v>104256</v>
+        <v>85867</v>
       </c>
       <c r="D37" s="2">
         <v>0</v>
       </c>
       <c r="E37" s="2">
         <v>0</v>
       </c>
       <c r="F37" s="2">
-        <v>0</v>
+        <v>20034</v>
       </c>
       <c r="G37" s="2">
-        <v>10069</v>
+        <v>3628</v>
       </c>
       <c r="H37" s="2">
-        <v>10524</v>
+        <v>5359</v>
       </c>
       <c r="I37" s="2">
-        <v>154259</v>
+        <v>167258</v>
       </c>
       <c r="J37" s="2">
-        <v>3192</v>
+        <v>5956</v>
       </c>
       <c r="K37" s="2">
-        <v>337399</v>
+        <v>29632</v>
       </c>
       <c r="L37" s="2">
         <v>0</v>
       </c>
       <c r="M37" s="2">
-        <v>304282</v>
+        <v>20043</v>
       </c>
       <c r="N37" s="2">
-        <v>1273293</v>
+        <v>624132</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B38" s="4">
-        <v>42225923</v>
+        <v>23434978</v>
       </c>
       <c r="C38" s="4">
-        <v>6587195</v>
+        <v>3916246</v>
       </c>
       <c r="D38" s="4">
-        <v>76750</v>
+        <v>162382</v>
       </c>
       <c r="E38" s="4">
-        <v>1242518</v>
+        <v>1083465</v>
       </c>
       <c r="F38" s="4">
-        <v>2415642</v>
+        <v>1436615</v>
       </c>
       <c r="G38" s="4">
-        <v>2015851</v>
+        <v>1271606</v>
       </c>
       <c r="H38" s="4">
-        <v>699521</v>
+        <v>484407</v>
       </c>
       <c r="I38" s="4">
-        <v>10801771</v>
+        <v>6240907</v>
       </c>
       <c r="J38" s="4">
-        <v>437441</v>
+        <v>335000</v>
       </c>
       <c r="K38" s="4">
-        <v>6570383</v>
+        <v>4026560</v>
       </c>
       <c r="L38" s="4">
-        <v>1003659</v>
+        <v>855209</v>
       </c>
       <c r="M38" s="4">
-        <v>18225393</v>
+        <v>3907081</v>
       </c>
       <c r="N38" s="4">
-        <v>92302046</v>
+        <v>47154457</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A3:A3"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="A5:N5"/>
     <mergeCell ref="A7:N7"/>
     <mergeCell ref="A9:N9"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A21:N21"/>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">