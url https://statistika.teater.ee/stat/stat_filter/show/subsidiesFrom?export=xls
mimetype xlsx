--- v1 (2026-08-22)
+++ v2 (2026-10-26)
@@ -12,260 +12,272 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>KOKKU</t>
   </si>
   <si>
     <t>Von Krahli Teater</t>
   </si>
   <si>
-    <t>Vilde Teater</t>
-[...2 lines deleted...]
-    <t>13257,6</t>
+    <t>Vene Nukuteater</t>
+  </si>
+  <si>
+    <t>430671,67</t>
   </si>
   <si>
     <t>VAT Teater</t>
   </si>
   <si>
-    <t>Varius</t>
-[...10 lines deleted...]
-  <si>
     <t>Vana Baskini Teater</t>
   </si>
   <si>
+    <t>101853,13</t>
+  </si>
+  <si>
+    <t>205078,87</t>
+  </si>
+  <si>
     <t>Vaba Lava</t>
   </si>
   <si>
+    <t>2297,61</t>
+  </si>
+  <si>
     <t>Tuuleveski</t>
   </si>
   <si>
-    <t>86,19</t>
+    <t>THORS teater</t>
+  </si>
+  <si>
+    <t>178634,44</t>
   </si>
   <si>
     <t>Theatrum</t>
   </si>
   <si>
     <t>Teoteater</t>
   </si>
   <si>
+    <t>784,33</t>
+  </si>
+  <si>
+    <t>TEMUFI</t>
+  </si>
+  <si>
+    <t>Teatribuss</t>
+  </si>
+  <si>
+    <t>Teater Sõber</t>
+  </si>
+  <si>
+    <t>Teater Nuutrum</t>
+  </si>
+  <si>
     <t>Tartu Uus Teater</t>
   </si>
   <si>
-    <t>Tallinna Tantsuteater</t>
-[...2 lines deleted...]
-    <t>Tallinna Lasteteater</t>
+    <t>Tartu Linnateater</t>
+  </si>
+  <si>
+    <t>40681,69</t>
+  </si>
+  <si>
+    <t>86629,24</t>
   </si>
   <si>
     <t>Sõltumatu Tantsu Lava</t>
   </si>
   <si>
     <t>Sundown Entertainment</t>
   </si>
   <si>
+    <t>SKENE Katus Kunstile</t>
+  </si>
+  <si>
+    <t>Saueaugu Teatritalu</t>
+  </si>
+  <si>
+    <t>25896,66</t>
+  </si>
+  <si>
     <t>R.A.A.A.M.</t>
   </si>
   <si>
-    <t>PolygonTeater</t>
-[...2 lines deleted...]
-    <t>5735,2</t>
+    <t>PUNKT</t>
+  </si>
+  <si>
+    <t>POINT Productions</t>
   </si>
   <si>
     <t>Piip ja Tuut Teater</t>
   </si>
   <si>
     <t>Oma Lava</t>
   </si>
   <si>
-    <t>Nargen Opera</t>
+    <t>Müüdud Naer</t>
   </si>
   <si>
     <t>Must Kast</t>
   </si>
   <si>
-    <t>millimeter performance group</t>
-[...1 lines deleted...]
-  <si>
     <t>Miksteater</t>
   </si>
   <si>
-    <t>Liivi Muuseum</t>
-[...2 lines deleted...]
-    <t>Kukruse Mõisateater</t>
+    <t>Lavastusprojektid</t>
+  </si>
+  <si>
+    <t>Kiseljus Teater</t>
   </si>
   <si>
     <t>Kinoteater</t>
   </si>
   <si>
-    <t>Kell Kümme</t>
+    <t>Kellerteater</t>
   </si>
   <si>
     <t>Kanuti Gildi SAAL</t>
   </si>
   <si>
-    <t>Just Meelelahutus</t>
-[...2 lines deleted...]
-    <t>Ilmarine</t>
+    <t>Improteater Impeerium</t>
   </si>
   <si>
     <t>Goltsman Ballet</t>
   </si>
   <si>
     <t>Fine5 Tantsuteater</t>
   </si>
   <si>
-    <t>Emajõe Suveteater</t>
+    <t>Emajõe Suveteater / Karlova Teater</t>
+  </si>
+  <si>
+    <t>elektron.art</t>
+  </si>
+  <si>
+    <t>Ekspeditsioon</t>
   </si>
   <si>
     <t>Eesti Tantsuagentuur</t>
   </si>
   <si>
-    <t>Daysleepers</t>
+    <t>Draakonipesa</t>
   </si>
   <si>
     <t>Banaanikala Projektiteater</t>
   </si>
   <si>
     <t>Arena</t>
   </si>
   <si>
-    <t>Albu vald</t>
+    <t>Akadeemiline Teater</t>
   </si>
   <si>
     <t>Ajateater</t>
   </si>
   <si>
     <t>eraetendusasutus</t>
   </si>
   <si>
-    <t>Vene Teater</t>
-[...4 lines deleted...]
-  <si>
     <t>Vanemuine</t>
   </si>
   <si>
     <t>Ugala Teater</t>
   </si>
   <si>
-    <t>31054,04</t>
-[...2 lines deleted...]
-    <t>Teater NO99</t>
+    <t>Südalinna Teater</t>
   </si>
   <si>
     <t>Rakvere Teater</t>
   </si>
   <si>
+    <t>Kuressaare Teater</t>
+  </si>
+  <si>
+    <t>38049,98</t>
+  </si>
+  <si>
+    <t>74580,6</t>
+  </si>
+  <si>
+    <t>Endla Teater</t>
+  </si>
+  <si>
+    <t>78320,55</t>
+  </si>
+  <si>
+    <t>9949,85</t>
+  </si>
+  <si>
+    <t>Eesti Noorsooteater</t>
+  </si>
+  <si>
+    <t>Eesti Draamateater</t>
+  </si>
+  <si>
     <t>riigi osalusega sihtasutusena tegutsevad etendusasutused</t>
   </si>
   <si>
-    <t>105260,21</t>
-[...2 lines deleted...]
-    <t>Kuressaare Linnateater</t>
+    <t>5011765,86</t>
+  </si>
+  <si>
+    <t>2952535,33</t>
+  </si>
+  <si>
+    <t>Tallinna Linnateater</t>
   </si>
   <si>
     <t>munitsipaal-etendusasutus</t>
   </si>
   <si>
-    <t>40034,8</t>
-[...35 lines deleted...]
-    <t>7532233,27</t>
+    <t>119340,98</t>
+  </si>
+  <si>
+    <t>333621,6</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
     <t>avalik-õiguslik</t>
   </si>
   <si>
     <t>TOETUSED KOKKU</t>
   </si>
   <si>
     <t>toetused välismaalt ja muud toetused</t>
   </si>
   <si>
     <t>toetused omavalitsuselt kokku</t>
   </si>
   <si>
     <t>muud toetused</t>
   </si>
   <si>
     <t>otseinvesteeringud ja eraldised finantskohustuste katteks</t>
   </si>
   <si>
     <t>Toetused teistelt omavalitsustelt</t>
   </si>
@@ -287,51 +299,51 @@
   <si>
     <t>toetused Kultuurkapitalilt</t>
   </si>
   <si>
     <t>eraldised finantskohustuste katteks</t>
   </si>
   <si>
     <t>toetused otseinvesteeringuteks</t>
   </si>
   <si>
     <t>Tegevuskulude katteks</t>
   </si>
   <si>
     <t>Toetused omavalitsuselt</t>
   </si>
   <si>
     <t>Toetused riigieelarvest</t>
   </si>
   <si>
     <t>TEATER</t>
   </si>
   <si>
     <t>Toetus riigieelarvest ja omavalitsustelt</t>
   </si>
   <si>
-    <t>AASTAL 2015</t>
+    <t>AASTAL 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="6"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="6"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -686,2168 +698,2404 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T61"/>
+  <dimension ref="A1:T64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="S60" sqref="S60:S60"/>
+      <selection activeCell="T63" sqref="T63:T63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="6" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" s="2" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="2" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="2"/>
     </row>
     <row r="4" spans="1:20">
       <c r="B4" s="2" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="2" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="2"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
     </row>
     <row r="5" spans="1:20">
       <c r="B5" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="M5" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="N5" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="O5" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="P5" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="Q5" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="R5" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="F5" s="2" t="s">
-[...26 lines deleted...]
-      <c r="O5" s="2" t="s">
+      <c r="S5" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="P5" s="2" t="s">
+      <c r="T5" s="2" t="s">
         <v>76</v>
-      </c>
-[...10 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" s="3" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="4" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>74</v>
+      </c>
+      <c r="B7" s="2">
+        <v>10772575</v>
       </c>
       <c r="C7" s="2">
         <v>0</v>
       </c>
       <c r="D7" s="3">
-        <v>7532233</v>
+        <v>10772575</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="F7" s="2">
-        <v>55000</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0</v>
+      </c>
+      <c r="G7" s="2">
+        <v>0</v>
       </c>
       <c r="H7" s="2">
-        <v>9357</v>
+        <v>45000</v>
       </c>
       <c r="I7" s="2">
-        <v>25625</v>
+        <v>0</v>
       </c>
       <c r="J7" s="3">
-        <v>8593757</v>
+        <v>11151197</v>
       </c>
       <c r="K7" s="2">
         <v>0</v>
       </c>
       <c r="L7" s="2">
         <v>0</v>
       </c>
       <c r="M7" s="3">
         <v>0</v>
       </c>
       <c r="N7" s="2">
         <v>0</v>
       </c>
       <c r="O7" s="2">
         <v>0</v>
       </c>
       <c r="P7" s="2">
         <v>0</v>
       </c>
-      <c r="Q7" s="3">
-[...6 lines deleted...]
-        <v>9238459</v>
+      <c r="Q7" s="2">
+        <v>0</v>
+      </c>
+      <c r="R7" s="3">
+        <v>0</v>
+      </c>
+      <c r="S7" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="T7" s="3">
+        <v>11270538</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" s="3" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="B9" s="2">
-        <v>840184</v>
+        <v>809040</v>
       </c>
       <c r="C9" s="2">
         <v>0</v>
       </c>
       <c r="D9" s="3">
-        <v>840184</v>
+        <v>809040</v>
       </c>
       <c r="E9" s="2">
-        <v>5000</v>
+        <v>2372</v>
       </c>
       <c r="F9" s="2">
-        <v>0</v>
+        <v>216958</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="2">
-        <v>10830</v>
+        <v>0</v>
       </c>
       <c r="J9" s="3">
-        <v>856014</v>
-[...2 lines deleted...]
-        <v>271019</v>
+        <v>1028370</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="L9" s="2">
-        <v>295791</v>
+        <v>0</v>
       </c>
       <c r="M9" s="3">
-        <v>566810</v>
+        <v>2952535</v>
       </c>
       <c r="N9" s="2">
-        <v>50000</v>
+        <v>2750</v>
       </c>
       <c r="O9" s="2">
-        <v>194500</v>
-[...11 lines deleted...]
-        <v>1678502</v>
+        <v>0</v>
+      </c>
+      <c r="P9" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q9" s="2">
+        <v>0</v>
+      </c>
+      <c r="R9" s="3">
+        <v>2955285</v>
+      </c>
+      <c r="S9" s="2">
+        <v>0</v>
+      </c>
+      <c r="T9" s="3">
+        <v>8995421</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" s="3" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B11" s="2">
-        <v>1689867</v>
+        <v>2909103</v>
       </c>
       <c r="C11" s="2">
         <v>0</v>
       </c>
       <c r="D11" s="3">
-        <v>1689867</v>
+        <v>2909103</v>
       </c>
       <c r="E11" s="2">
         <v>0</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...6 lines deleted...]
-        <v>62</v>
+      <c r="F11" s="2">
+        <v>1049870</v>
+      </c>
+      <c r="G11" s="2">
+        <v>0</v>
+      </c>
+      <c r="H11" s="2">
+        <v>0</v>
       </c>
       <c r="I11" s="2">
-        <v>4392</v>
+        <v>9700</v>
       </c>
       <c r="J11" s="3">
-        <v>2360397</v>
+        <v>3968673</v>
       </c>
       <c r="K11" s="2">
         <v>0</v>
       </c>
       <c r="L11" s="2">
         <v>0</v>
       </c>
       <c r="M11" s="3">
         <v>0</v>
       </c>
       <c r="N11" s="2">
         <v>0</v>
       </c>
       <c r="O11" s="2">
         <v>0</v>
       </c>
       <c r="P11" s="2">
         <v>0</v>
       </c>
-      <c r="Q11" s="3">
-[...6 lines deleted...]
-        <v>2360397</v>
+      <c r="Q11" s="2">
+        <v>0</v>
+      </c>
+      <c r="R11" s="3">
+        <v>0</v>
+      </c>
+      <c r="S11" s="2">
+        <v>0</v>
+      </c>
+      <c r="T11" s="3">
+        <v>3968673</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B12" s="2">
-        <v>957191</v>
+        <v>1732949</v>
       </c>
       <c r="C12" s="2">
-        <v>832721</v>
+        <v>1699428</v>
       </c>
       <c r="D12" s="3">
-        <v>1789912</v>
+        <v>3432377</v>
       </c>
       <c r="E12" s="2">
-        <v>0</v>
+        <v>114428</v>
       </c>
       <c r="F12" s="2">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>61399</v>
+        <v>738886</v>
+      </c>
+      <c r="G12" s="2">
+        <v>0</v>
+      </c>
+      <c r="H12" s="2">
+        <v>0</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>64</v>
       </c>
       <c r="J12" s="3">
-        <v>1931106</v>
+        <v>4295641</v>
       </c>
       <c r="K12" s="2">
         <v>0</v>
       </c>
       <c r="L12" s="2">
         <v>0</v>
       </c>
       <c r="M12" s="3">
         <v>0</v>
       </c>
       <c r="N12" s="2">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="O12" s="2">
         <v>0</v>
       </c>
       <c r="P12" s="2">
         <v>0</v>
       </c>
-      <c r="Q12" s="3">
-[...6 lines deleted...]
-        <v>1949837</v>
+      <c r="Q12" s="2">
+        <v>0</v>
+      </c>
+      <c r="R12" s="3">
+        <v>10000</v>
+      </c>
+      <c r="S12" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="T12" s="3">
+        <v>4383961</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B13" s="2">
-        <v>846623</v>
+        <v>1940069</v>
       </c>
       <c r="C13" s="2">
-        <v>255133</v>
+        <v>0</v>
       </c>
       <c r="D13" s="3">
-        <v>1101756</v>
+        <v>1940069</v>
       </c>
       <c r="E13" s="2">
         <v>0</v>
       </c>
-      <c r="F13" s="2">
-        <v>210000</v>
+      <c r="F13" s="2" t="s">
+        <v>61</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
-      <c r="H13" s="2" t="s">
-        <v>57</v>
+      <c r="H13" s="2">
+        <v>1000</v>
       </c>
       <c r="I13" s="2">
-        <v>8180</v>
+        <v>11670</v>
       </c>
       <c r="J13" s="3">
-        <v>1359971</v>
+        <v>2027320</v>
       </c>
       <c r="K13" s="2">
         <v>0</v>
       </c>
       <c r="L13" s="2">
         <v>0</v>
       </c>
       <c r="M13" s="3">
         <v>0</v>
       </c>
       <c r="N13" s="2">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="O13" s="2">
         <v>0</v>
       </c>
       <c r="P13" s="2">
-        <v>13000</v>
-[...8 lines deleted...]
-        <v>1374700</v>
+        <v>44000</v>
+      </c>
+      <c r="Q13" s="2">
+        <v>0</v>
+      </c>
+      <c r="R13" s="3">
+        <v>18000</v>
+      </c>
+      <c r="S13" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="T13" s="3">
+        <v>2127370</v>
       </c>
     </row>
     <row r="14" spans="1:20">
-      <c r="A14" s="3" t="s">
-[...20 lines deleted...]
-      <c r="T14" s="1"/>
+      <c r="A14" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="2">
+        <v>237364</v>
+      </c>
+      <c r="C14" s="2">
+        <v>0</v>
+      </c>
+      <c r="D14" s="3">
+        <v>237364</v>
+      </c>
+      <c r="E14" s="2">
+        <v>0</v>
+      </c>
+      <c r="F14" s="2">
+        <v>68337</v>
+      </c>
+      <c r="G14" s="2">
+        <v>240073</v>
+      </c>
+      <c r="H14" s="2">
+        <v>11923</v>
+      </c>
+      <c r="I14" s="2">
+        <v>12150</v>
+      </c>
+      <c r="J14" s="3">
+        <v>569847</v>
+      </c>
+      <c r="K14" s="2">
+        <v>0</v>
+      </c>
+      <c r="L14" s="2">
+        <v>247254</v>
+      </c>
+      <c r="M14" s="3">
+        <v>247254</v>
+      </c>
+      <c r="N14" s="2">
+        <v>0</v>
+      </c>
+      <c r="O14" s="2">
+        <v>0</v>
+      </c>
+      <c r="P14" s="2">
+        <v>16000</v>
+      </c>
+      <c r="Q14" s="2">
+        <v>0</v>
+      </c>
+      <c r="R14" s="3">
+        <v>247254</v>
+      </c>
+      <c r="S14" s="2">
+        <v>2050</v>
+      </c>
+      <c r="T14" s="3">
+        <v>835151</v>
+      </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B15" s="2">
-        <v>89177</v>
+        <v>1553412</v>
       </c>
       <c r="C15" s="2">
-        <v>0</v>
+        <v>291528</v>
       </c>
       <c r="D15" s="3">
-        <v>89177</v>
+        <v>1844940</v>
       </c>
       <c r="E15" s="2">
-        <v>27470</v>
+        <v>0</v>
       </c>
       <c r="F15" s="2">
-        <v>0</v>
+        <v>934157</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
-        <v>0</v>
+        <v>24287</v>
       </c>
       <c r="I15" s="2">
-        <v>6400</v>
+        <v>4600</v>
       </c>
       <c r="J15" s="3">
-        <v>123047</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>2807984</v>
+      </c>
+      <c r="K15" s="2">
+        <v>0</v>
       </c>
       <c r="L15" s="2">
         <v>0</v>
       </c>
       <c r="M15" s="3">
-        <v>105260</v>
+        <v>0</v>
       </c>
       <c r="N15" s="2">
-        <v>0</v>
+        <v>14000</v>
       </c>
       <c r="O15" s="2">
-        <v>103066</v>
+        <v>0</v>
       </c>
       <c r="P15" s="2">
         <v>0</v>
       </c>
-      <c r="Q15" s="3">
-[...6 lines deleted...]
-        <v>331373</v>
+      <c r="Q15" s="2">
+        <v>0</v>
+      </c>
+      <c r="R15" s="3">
+        <v>14000</v>
+      </c>
+      <c r="S15" s="2">
+        <v>0</v>
+      </c>
+      <c r="T15" s="3">
+        <v>2821984</v>
       </c>
     </row>
     <row r="16" spans="1:20">
-      <c r="A16" s="3" t="s">
-[...20 lines deleted...]
-      <c r="T16" s="1"/>
+      <c r="A16" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="2">
+        <v>2575426</v>
+      </c>
+      <c r="C16" s="2">
+        <v>113826</v>
+      </c>
+      <c r="D16" s="3">
+        <v>2689252</v>
+      </c>
+      <c r="E16" s="2">
+        <v>0</v>
+      </c>
+      <c r="F16" s="2">
+        <v>651426</v>
+      </c>
+      <c r="G16" s="2">
+        <v>0</v>
+      </c>
+      <c r="H16" s="2">
+        <v>0</v>
+      </c>
+      <c r="I16" s="2">
+        <v>2920</v>
+      </c>
+      <c r="J16" s="3">
+        <v>3343598</v>
+      </c>
+      <c r="K16" s="2">
+        <v>0</v>
+      </c>
+      <c r="L16" s="2">
+        <v>0</v>
+      </c>
+      <c r="M16" s="3">
+        <v>0</v>
+      </c>
+      <c r="N16" s="2">
+        <v>0</v>
+      </c>
+      <c r="O16" s="2">
+        <v>2500</v>
+      </c>
+      <c r="P16" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="2">
+        <v>0</v>
+      </c>
+      <c r="R16" s="3">
+        <v>2500</v>
+      </c>
+      <c r="S16" s="2">
+        <v>0</v>
+      </c>
+      <c r="T16" s="3">
+        <v>3346098</v>
+      </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B17" s="2">
-        <v>924865</v>
+        <v>1940885</v>
       </c>
       <c r="C17" s="2">
-        <v>166367</v>
+        <v>29955</v>
       </c>
       <c r="D17" s="3">
-        <v>1091232</v>
+        <v>1970840</v>
       </c>
       <c r="E17" s="2">
-        <v>32422</v>
+        <v>587366</v>
       </c>
       <c r="F17" s="2">
-        <v>1090000</v>
+        <v>0</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
-        <v>31700</v>
+        <v>1910</v>
       </c>
       <c r="I17" s="2">
-        <v>26826</v>
+        <v>0</v>
       </c>
       <c r="J17" s="3">
-        <v>2272180</v>
+        <v>2560116</v>
       </c>
       <c r="K17" s="2">
         <v>0</v>
       </c>
       <c r="L17" s="2">
         <v>0</v>
       </c>
       <c r="M17" s="3">
         <v>0</v>
       </c>
       <c r="N17" s="2">
-        <v>2800</v>
+        <v>6500</v>
       </c>
       <c r="O17" s="2">
         <v>0</v>
       </c>
       <c r="P17" s="2">
         <v>0</v>
       </c>
-      <c r="Q17" s="3">
-[...6 lines deleted...]
-        <v>2511530</v>
+      <c r="Q17" s="2">
+        <v>0</v>
+      </c>
+      <c r="R17" s="3">
+        <v>6500</v>
+      </c>
+      <c r="S17" s="2">
+        <v>0</v>
+      </c>
+      <c r="T17" s="3">
+        <v>2566616</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B18" s="2">
-        <v>641932</v>
+        <v>8862498</v>
       </c>
       <c r="C18" s="2">
-        <v>104368</v>
+        <v>292317</v>
       </c>
       <c r="D18" s="3">
-        <v>746300</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>9154815</v>
+      </c>
+      <c r="E18" s="2">
+        <v>17640</v>
       </c>
       <c r="F18" s="2">
-        <v>405050</v>
+        <v>233960</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
-        <v>26700</v>
+        <v>40000</v>
       </c>
       <c r="I18" s="2">
-        <v>10000</v>
+        <v>12000</v>
       </c>
       <c r="J18" s="3">
-        <v>1219104</v>
+        <v>9458415</v>
       </c>
       <c r="K18" s="2">
         <v>0</v>
       </c>
       <c r="L18" s="2">
         <v>0</v>
       </c>
       <c r="M18" s="3">
         <v>0</v>
       </c>
       <c r="N18" s="2">
-        <v>0</v>
+        <v>165980</v>
       </c>
       <c r="O18" s="2">
         <v>0</v>
       </c>
       <c r="P18" s="2">
         <v>0</v>
       </c>
-      <c r="Q18" s="3">
-[...6 lines deleted...]
-        <v>1329172</v>
+      <c r="Q18" s="2">
+        <v>0</v>
+      </c>
+      <c r="R18" s="3">
+        <v>165980</v>
+      </c>
+      <c r="S18" s="2">
+        <v>0</v>
+      </c>
+      <c r="T18" s="3">
+        <v>9624395</v>
       </c>
     </row>
     <row r="19" spans="1:20">
-      <c r="A19" s="4" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="A19" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1"/>
+      <c r="G19" s="1"/>
+      <c r="H19" s="1"/>
+      <c r="I19" s="1"/>
+      <c r="J19" s="1"/>
+      <c r="K19" s="1"/>
+      <c r="L19" s="1"/>
+      <c r="M19" s="1"/>
+      <c r="N19" s="1"/>
+      <c r="O19" s="1"/>
+      <c r="P19" s="1"/>
+      <c r="Q19" s="1"/>
+      <c r="R19" s="1"/>
+      <c r="S19" s="1"/>
+      <c r="T19" s="1"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B20" s="2">
-        <v>4622711</v>
-[...50 lines deleted...]
-        <v>6618270</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="B21" s="2">
-        <v>1129853</v>
-[...50 lines deleted...]
-        <v>1827156</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:20">
-      <c r="A22" s="3" t="s">
-[...20 lines deleted...]
-      <c r="T22" s="1"/>
+      <c r="A22" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" s="2">
+        <v>0</v>
+      </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="B23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="B25" s="2">
         <v>0</v>
+      </c>
+      <c r="C25" s="2">
+        <v>0</v>
+      </c>
+      <c r="D25" s="3">
+        <v>0</v>
+      </c>
+      <c r="E25" s="2">
+        <v>122625</v>
+      </c>
+      <c r="F25" s="2">
+        <v>27740</v>
+      </c>
+      <c r="G25" s="2">
+        <v>0</v>
+      </c>
+      <c r="H25" s="2">
+        <v>0</v>
+      </c>
+      <c r="I25" s="2">
+        <v>114124</v>
+      </c>
+      <c r="J25" s="3">
+        <v>264489</v>
+      </c>
+      <c r="K25" s="2">
+        <v>0</v>
+      </c>
+      <c r="L25" s="2">
+        <v>0</v>
+      </c>
+      <c r="M25" s="3">
+        <v>0</v>
+      </c>
+      <c r="N25" s="2">
+        <v>0</v>
+      </c>
+      <c r="O25" s="2">
+        <v>90048</v>
+      </c>
+      <c r="P25" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="2">
+        <v>0</v>
+      </c>
+      <c r="R25" s="3">
+        <v>90048</v>
+      </c>
+      <c r="S25" s="2">
+        <v>34800</v>
+      </c>
+      <c r="T25" s="3">
+        <v>389337</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B26" s="2">
-        <v>0</v>
+        <v>142341</v>
+      </c>
+      <c r="C26" s="2">
+        <v>213561</v>
+      </c>
+      <c r="D26" s="3">
+        <v>355902</v>
+      </c>
+      <c r="E26" s="2">
+        <v>0</v>
+      </c>
+      <c r="F26" s="2">
+        <v>0</v>
+      </c>
+      <c r="G26" s="2">
+        <v>0</v>
+      </c>
+      <c r="H26" s="2">
+        <v>0</v>
+      </c>
+      <c r="I26" s="2">
+        <v>46000</v>
+      </c>
+      <c r="J26" s="3">
+        <v>401902</v>
+      </c>
+      <c r="K26" s="2">
+        <v>0</v>
+      </c>
+      <c r="L26" s="2">
+        <v>0</v>
+      </c>
+      <c r="M26" s="3">
+        <v>0</v>
+      </c>
+      <c r="N26" s="2">
+        <v>0</v>
+      </c>
+      <c r="O26" s="2">
+        <v>0</v>
+      </c>
+      <c r="P26" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="2">
+        <v>0</v>
+      </c>
+      <c r="R26" s="3">
+        <v>0</v>
+      </c>
+      <c r="S26" s="2">
+        <v>0</v>
+      </c>
+      <c r="T26" s="3">
+        <v>401902</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="B27" s="2">
-        <v>0</v>
+        <v>203924</v>
+      </c>
+      <c r="C27" s="2">
+        <v>0</v>
+      </c>
+      <c r="D27" s="3">
+        <v>203924</v>
+      </c>
+      <c r="E27" s="2">
+        <v>0</v>
+      </c>
+      <c r="F27" s="2">
+        <v>0</v>
+      </c>
+      <c r="G27" s="2">
+        <v>0</v>
+      </c>
+      <c r="H27" s="2">
+        <v>0</v>
+      </c>
+      <c r="I27" s="2">
+        <v>75700</v>
+      </c>
+      <c r="J27" s="3">
+        <v>279624</v>
+      </c>
+      <c r="K27" s="2">
+        <v>0</v>
+      </c>
+      <c r="L27" s="2">
+        <v>0</v>
+      </c>
+      <c r="M27" s="3">
+        <v>0</v>
+      </c>
+      <c r="N27" s="2">
+        <v>6000</v>
+      </c>
+      <c r="O27" s="2">
+        <v>0</v>
+      </c>
+      <c r="P27" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="2">
+        <v>0</v>
+      </c>
+      <c r="R27" s="3">
+        <v>6000</v>
+      </c>
+      <c r="S27" s="2">
+        <v>0</v>
+      </c>
+      <c r="T27" s="3">
+        <v>285624</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="B28" s="2">
         <v>0</v>
+      </c>
+      <c r="C28" s="2">
+        <v>0</v>
+      </c>
+      <c r="D28" s="3">
+        <v>0</v>
+      </c>
+      <c r="E28" s="2">
+        <v>0</v>
+      </c>
+      <c r="F28" s="2">
+        <v>0</v>
+      </c>
+      <c r="G28" s="2">
+        <v>0</v>
+      </c>
+      <c r="H28" s="2">
+        <v>0</v>
+      </c>
+      <c r="I28" s="2">
+        <v>0</v>
+      </c>
+      <c r="J28" s="3">
+        <v>0</v>
+      </c>
+      <c r="K28" s="2">
+        <v>0</v>
+      </c>
+      <c r="L28" s="2">
+        <v>0</v>
+      </c>
+      <c r="M28" s="3">
+        <v>0</v>
+      </c>
+      <c r="N28" s="2">
+        <v>0</v>
+      </c>
+      <c r="O28" s="2">
+        <v>0</v>
+      </c>
+      <c r="P28" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="2">
+        <v>14000</v>
+      </c>
+      <c r="R28" s="3">
+        <v>14000</v>
+      </c>
+      <c r="S28" s="2">
+        <v>0</v>
+      </c>
+      <c r="T28" s="3">
+        <v>14000</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="B29" s="2">
-        <v>0</v>
+        <v>77495</v>
+      </c>
+      <c r="C29" s="2">
+        <v>0</v>
+      </c>
+      <c r="D29" s="3">
+        <v>77495</v>
+      </c>
+      <c r="E29" s="2">
+        <v>4650</v>
+      </c>
+      <c r="F29" s="2">
+        <v>0</v>
+      </c>
+      <c r="G29" s="2">
+        <v>0</v>
+      </c>
+      <c r="H29" s="2">
+        <v>0</v>
+      </c>
+      <c r="I29" s="2">
+        <v>36125</v>
+      </c>
+      <c r="J29" s="3">
+        <v>118270</v>
+      </c>
+      <c r="K29" s="2">
+        <v>0</v>
+      </c>
+      <c r="L29" s="2">
+        <v>5000</v>
+      </c>
+      <c r="M29" s="3">
+        <v>5000</v>
+      </c>
+      <c r="N29" s="2">
+        <v>0</v>
+      </c>
+      <c r="O29" s="2">
+        <v>0</v>
+      </c>
+      <c r="P29" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="2">
+        <v>0</v>
+      </c>
+      <c r="R29" s="3">
+        <v>5000</v>
+      </c>
+      <c r="S29" s="2">
+        <v>21200</v>
+      </c>
+      <c r="T29" s="3">
+        <v>144470</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B30" s="2">
-        <v>9000</v>
-[...50 lines deleted...]
-        <v>25391</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="B31" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="B32" s="2">
-        <v>41726</v>
+        <v>417971</v>
       </c>
       <c r="C32" s="2">
         <v>0</v>
       </c>
       <c r="D32" s="3">
-        <v>41726</v>
+        <v>417971</v>
       </c>
       <c r="E32" s="2">
-        <v>5400</v>
+        <v>131590</v>
       </c>
       <c r="F32" s="2">
         <v>0</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
-        <v>11651</v>
+        <v>0</v>
       </c>
       <c r="I32" s="2">
-        <v>1500</v>
+        <v>159300</v>
       </c>
       <c r="J32" s="3">
-        <v>60277</v>
+        <v>708861</v>
       </c>
       <c r="K32" s="2">
-        <v>15125</v>
+        <v>0</v>
       </c>
       <c r="L32" s="2">
         <v>0</v>
       </c>
       <c r="M32" s="3">
-        <v>15125</v>
+        <v>0</v>
       </c>
       <c r="N32" s="2">
-        <v>1563</v>
+        <v>13000</v>
       </c>
       <c r="O32" s="2">
-        <v>0</v>
+        <v>25040</v>
       </c>
       <c r="P32" s="2">
-        <v>9875</v>
-[...8 lines deleted...]
-        <v>88220</v>
+        <v>0</v>
+      </c>
+      <c r="Q32" s="2">
+        <v>20000</v>
+      </c>
+      <c r="R32" s="3">
+        <v>58040</v>
+      </c>
+      <c r="S32" s="2">
+        <v>32251</v>
+      </c>
+      <c r="T32" s="3">
+        <v>799152</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="A33" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="B33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="A34" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="B34" s="2">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="C34" s="2">
         <v>0</v>
       </c>
       <c r="D34" s="3">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="E34" s="2">
-        <v>41870</v>
+        <v>0</v>
       </c>
       <c r="F34" s="2">
         <v>0</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="2">
-        <v>125700</v>
+        <v>40000</v>
       </c>
       <c r="J34" s="3">
-        <v>267570</v>
+        <v>40000</v>
       </c>
       <c r="K34" s="2">
         <v>0</v>
       </c>
       <c r="L34" s="2">
-        <v>17000</v>
+        <v>0</v>
       </c>
       <c r="M34" s="3">
-        <v>17000</v>
+        <v>0</v>
       </c>
       <c r="N34" s="2">
-        <v>2800</v>
+        <v>0</v>
       </c>
       <c r="O34" s="2">
         <v>0</v>
       </c>
       <c r="P34" s="2">
         <v>0</v>
       </c>
-      <c r="Q34" s="3">
-[...6 lines deleted...]
-        <v>329704</v>
+      <c r="Q34" s="2">
+        <v>0</v>
+      </c>
+      <c r="R34" s="3">
+        <v>0</v>
+      </c>
+      <c r="S34" s="2">
+        <v>0</v>
+      </c>
+      <c r="T34" s="3">
+        <v>40000</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="A35" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="B35" s="2">
-        <v>7000</v>
-[...50 lines deleted...]
-        <v>33500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B36" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="A37" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B37" s="2">
         <v>0</v>
+      </c>
+      <c r="C37" s="2">
+        <v>0</v>
+      </c>
+      <c r="D37" s="3">
+        <v>0</v>
+      </c>
+      <c r="E37" s="2">
+        <v>13470</v>
+      </c>
+      <c r="F37" s="2">
+        <v>0</v>
+      </c>
+      <c r="G37" s="2">
+        <v>0</v>
+      </c>
+      <c r="H37" s="2">
+        <v>0</v>
+      </c>
+      <c r="I37" s="2">
+        <v>0</v>
+      </c>
+      <c r="J37" s="3">
+        <v>13470</v>
+      </c>
+      <c r="K37" s="2">
+        <v>0</v>
+      </c>
+      <c r="L37" s="2">
+        <v>0</v>
+      </c>
+      <c r="M37" s="3">
+        <v>0</v>
+      </c>
+      <c r="N37" s="2">
+        <v>4680</v>
+      </c>
+      <c r="O37" s="2">
+        <v>0</v>
+      </c>
+      <c r="P37" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="2">
+        <v>0</v>
+      </c>
+      <c r="R37" s="3">
+        <v>4680</v>
+      </c>
+      <c r="S37" s="2">
+        <v>0</v>
+      </c>
+      <c r="T37" s="3">
+        <v>18150</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="A38" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B38" s="2">
         <v>0</v>
+      </c>
+      <c r="C38" s="2">
+        <v>0</v>
+      </c>
+      <c r="D38" s="3">
+        <v>0</v>
+      </c>
+      <c r="E38" s="2">
+        <v>0</v>
+      </c>
+      <c r="F38" s="2">
+        <v>0</v>
+      </c>
+      <c r="G38" s="2">
+        <v>0</v>
+      </c>
+      <c r="H38" s="2">
+        <v>0</v>
+      </c>
+      <c r="I38" s="2">
+        <v>48600</v>
+      </c>
+      <c r="J38" s="3">
+        <v>48600</v>
+      </c>
+      <c r="K38" s="2">
+        <v>0</v>
+      </c>
+      <c r="L38" s="2">
+        <v>0</v>
+      </c>
+      <c r="M38" s="3">
+        <v>0</v>
+      </c>
+      <c r="N38" s="2">
+        <v>0</v>
+      </c>
+      <c r="O38" s="2">
+        <v>50000</v>
+      </c>
+      <c r="P38" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="2">
+        <v>0</v>
+      </c>
+      <c r="R38" s="3">
+        <v>50000</v>
+      </c>
+      <c r="S38" s="2">
+        <v>500</v>
+      </c>
+      <c r="T38" s="3">
+        <v>99100</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="A39" s="4" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="B39" s="2">
-        <v>5000</v>
-[...50 lines deleted...]
-        <v>18238</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" s="4" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B40" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="A41" s="4" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B41" s="2">
-        <v>0</v>
+        <v>115094</v>
+      </c>
+      <c r="C41" s="2">
+        <v>0</v>
+      </c>
+      <c r="D41" s="3">
+        <v>115094</v>
+      </c>
+      <c r="E41" s="2">
+        <v>2162</v>
+      </c>
+      <c r="F41" s="2">
+        <v>0</v>
+      </c>
+      <c r="G41" s="2">
+        <v>0</v>
+      </c>
+      <c r="H41" s="2">
+        <v>0</v>
+      </c>
+      <c r="I41" s="2">
+        <v>38400</v>
+      </c>
+      <c r="J41" s="3">
+        <v>155656</v>
+      </c>
+      <c r="K41" s="2">
+        <v>0</v>
+      </c>
+      <c r="L41" s="2">
+        <v>0</v>
+      </c>
+      <c r="M41" s="3">
+        <v>0</v>
+      </c>
+      <c r="N41" s="2">
+        <v>0</v>
+      </c>
+      <c r="O41" s="2">
+        <v>0</v>
+      </c>
+      <c r="P41" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="2">
+        <v>0</v>
+      </c>
+      <c r="R41" s="3">
+        <v>0</v>
+      </c>
+      <c r="S41" s="2">
+        <v>1831</v>
+      </c>
+      <c r="T41" s="3">
+        <v>157487</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="A42" s="4" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B42" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="A43" s="4" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="B43" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="A44" s="4" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B44" s="2">
-        <v>0</v>
+        <v>84917</v>
       </c>
       <c r="C44" s="2">
-        <v>5880</v>
+        <v>0</v>
       </c>
       <c r="D44" s="3">
-        <v>5880</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>84917</v>
+      </c>
+      <c r="E44" s="2">
+        <v>0</v>
       </c>
       <c r="F44" s="2">
         <v>0</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
-        <v>9000</v>
+        <v>0</v>
       </c>
       <c r="I44" s="2">
-        <v>2820</v>
+        <v>31000</v>
       </c>
       <c r="J44" s="3">
-        <v>23435</v>
+        <v>115917</v>
       </c>
       <c r="K44" s="2">
         <v>0</v>
       </c>
       <c r="L44" s="2">
         <v>0</v>
       </c>
       <c r="M44" s="3">
         <v>0</v>
       </c>
       <c r="N44" s="2">
         <v>0</v>
       </c>
       <c r="O44" s="2">
         <v>0</v>
       </c>
       <c r="P44" s="2">
         <v>0</v>
       </c>
-      <c r="Q44" s="3">
-[...6 lines deleted...]
-        <v>23855</v>
+      <c r="Q44" s="2">
+        <v>0</v>
+      </c>
+      <c r="R44" s="3">
+        <v>0</v>
+      </c>
+      <c r="S44" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="T44" s="3">
+        <v>141814</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="A45" s="4" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="B45" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="A46" s="4" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B46" s="2">
-        <v>84302</v>
-[...50 lines deleted...]
-        <v>131693</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="A47" s="4" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="B47" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="A48" s="4" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="B48" s="2">
-        <v>50000</v>
+        <v>208830</v>
       </c>
       <c r="C48" s="2">
         <v>0</v>
       </c>
       <c r="D48" s="3">
-        <v>50000</v>
+        <v>208830</v>
       </c>
       <c r="E48" s="2">
-        <v>5489</v>
+        <v>16938</v>
       </c>
       <c r="F48" s="2">
         <v>0</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
-      <c r="I48" s="2">
-        <v>46915</v>
+      <c r="I48" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="J48" s="3">
-        <v>102404</v>
+        <v>312397</v>
       </c>
       <c r="K48" s="2">
         <v>0</v>
       </c>
       <c r="L48" s="2">
         <v>0</v>
       </c>
       <c r="M48" s="3">
         <v>0</v>
       </c>
       <c r="N48" s="2">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="O48" s="2">
         <v>0</v>
       </c>
       <c r="P48" s="2">
         <v>0</v>
       </c>
-      <c r="Q48" s="3">
-[...6 lines deleted...]
-        <v>145984</v>
+      <c r="Q48" s="2">
+        <v>0</v>
+      </c>
+      <c r="R48" s="3">
+        <v>4500</v>
+      </c>
+      <c r="S48" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="T48" s="3">
+        <v>357579</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="A49" s="4" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B49" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="A50" s="4" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B50" s="2">
         <v>0</v>
+      </c>
+      <c r="C50" s="2">
+        <v>0</v>
+      </c>
+      <c r="D50" s="3">
+        <v>0</v>
+      </c>
+      <c r="E50" s="2">
+        <v>28003</v>
+      </c>
+      <c r="F50" s="2">
+        <v>0</v>
+      </c>
+      <c r="G50" s="2">
+        <v>0</v>
+      </c>
+      <c r="H50" s="2">
+        <v>426396</v>
+      </c>
+      <c r="I50" s="2">
+        <v>42796</v>
+      </c>
+      <c r="J50" s="3">
+        <v>497195</v>
+      </c>
+      <c r="K50" s="2">
+        <v>0</v>
+      </c>
+      <c r="L50" s="2">
+        <v>70500</v>
+      </c>
+      <c r="M50" s="3">
+        <v>70500</v>
+      </c>
+      <c r="N50" s="2">
+        <v>46000</v>
+      </c>
+      <c r="O50" s="2">
+        <v>0</v>
+      </c>
+      <c r="P50" s="2">
+        <v>6500</v>
+      </c>
+      <c r="Q50" s="2">
+        <v>0</v>
+      </c>
+      <c r="R50" s="3">
+        <v>116500</v>
+      </c>
+      <c r="S50" s="2">
+        <v>6050</v>
+      </c>
+      <c r="T50" s="3">
+        <v>626245</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="A51" s="4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B51" s="2">
-        <v>56802</v>
-[...50 lines deleted...]
-        <v>146742</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="A52" s="4" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B52" s="2">
         <v>0</v>
-      </c>
-[...49 lines deleted...]
-        <v>1722</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="A53" s="4" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B53" s="2">
-        <v>239106</v>
-[...50 lines deleted...]
-        <v>311297</v>
+        <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="A54" s="4" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B54" s="2">
-        <v>20840</v>
+        <v>0</v>
       </c>
       <c r="C54" s="2">
         <v>0</v>
       </c>
       <c r="D54" s="3">
-        <v>20840</v>
+        <v>0</v>
       </c>
       <c r="E54" s="2">
         <v>0</v>
       </c>
       <c r="F54" s="2">
         <v>0</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
-        <v>3000</v>
+        <v>2288</v>
       </c>
       <c r="I54" s="2">
-        <v>6650</v>
+        <v>17000</v>
       </c>
       <c r="J54" s="3">
-        <v>30490</v>
+        <v>19288</v>
       </c>
       <c r="K54" s="2">
-        <v>4000</v>
+        <v>0</v>
       </c>
       <c r="L54" s="2">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="M54" s="3">
-        <v>4000</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>6000</v>
+      </c>
+      <c r="N54" s="2" t="s">
+        <v>15</v>
       </c>
       <c r="O54" s="2">
         <v>0</v>
       </c>
       <c r="P54" s="2">
-        <v>3500</v>
-[...8 lines deleted...]
-        <v>37990</v>
+        <v>0</v>
+      </c>
+      <c r="Q54" s="2">
+        <v>0</v>
+      </c>
+      <c r="R54" s="3">
+        <v>6784</v>
+      </c>
+      <c r="S54" s="2">
+        <v>3600</v>
+      </c>
+      <c r="T54" s="3">
+        <v>29672</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="A55" s="4" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B55" s="2">
-        <v>65000</v>
+        <v>0</v>
       </c>
       <c r="C55" s="2">
-        <v>136000</v>
+        <v>0</v>
       </c>
       <c r="D55" s="3">
-        <v>201000</v>
+        <v>0</v>
       </c>
       <c r="E55" s="2">
-        <v>3800</v>
+        <v>0</v>
       </c>
       <c r="F55" s="2">
         <v>0</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="2">
-        <v>122218</v>
+        <v>0</v>
       </c>
       <c r="J55" s="3">
-        <v>327018</v>
+        <v>0</v>
       </c>
       <c r="K55" s="2">
         <v>0</v>
       </c>
       <c r="L55" s="2">
         <v>0</v>
       </c>
       <c r="M55" s="3">
         <v>0</v>
       </c>
       <c r="N55" s="2">
         <v>0</v>
       </c>
       <c r="O55" s="2">
         <v>0</v>
       </c>
       <c r="P55" s="2">
         <v>0</v>
       </c>
-      <c r="Q55" s="3">
-[...6 lines deleted...]
-        <v>330703</v>
+      <c r="Q55" s="2">
+        <v>0</v>
+      </c>
+      <c r="R55" s="3">
+        <v>0</v>
+      </c>
+      <c r="S55" s="2">
+        <v>0</v>
+      </c>
+      <c r="T55" s="3">
+        <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="A56" s="4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B56" s="2">
-        <v>33801</v>
+        <v>311584</v>
       </c>
       <c r="C56" s="2">
         <v>0</v>
       </c>
       <c r="D56" s="3">
-        <v>33801</v>
+        <v>311584</v>
       </c>
       <c r="E56" s="2">
         <v>0</v>
       </c>
       <c r="F56" s="2">
         <v>0</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
-      <c r="H56" s="2" t="s">
-        <v>8</v>
+      <c r="H56" s="2">
+        <v>0</v>
       </c>
       <c r="I56" s="2">
-        <v>0</v>
+        <v>27640</v>
       </c>
       <c r="J56" s="3">
-        <v>51939</v>
-[...5 lines deleted...]
-        <v>6</v>
+        <v>339224</v>
+      </c>
+      <c r="K56" s="2">
+        <v>0</v>
+      </c>
+      <c r="L56" s="2">
+        <v>0</v>
       </c>
       <c r="M56" s="3">
-        <v>32000</v>
+        <v>0</v>
       </c>
       <c r="N56" s="2">
         <v>0</v>
       </c>
       <c r="O56" s="2">
         <v>0</v>
       </c>
       <c r="P56" s="2">
         <v>0</v>
       </c>
-      <c r="Q56" s="3">
-[...6 lines deleted...]
-        <v>83939</v>
+      <c r="Q56" s="2">
+        <v>0</v>
+      </c>
+      <c r="R56" s="3">
+        <v>0</v>
+      </c>
+      <c r="S56" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="T56" s="3">
+        <v>517858</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="A57" s="4" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="A58" s="4" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B58" s="2">
-        <v>349327</v>
+        <v>0</v>
       </c>
       <c r="C58" s="2">
         <v>0</v>
       </c>
       <c r="D58" s="3">
-        <v>349327</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>0</v>
+      </c>
+      <c r="E58" s="2">
+        <v>0</v>
       </c>
       <c r="F58" s="2">
         <v>0</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
-      <c r="H58" s="2">
-        <v>0</v>
+      <c r="H58" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="I58" s="2">
-        <v>35220</v>
+        <v>1000</v>
       </c>
       <c r="J58" s="3">
-        <v>397805</v>
+        <v>3298</v>
       </c>
       <c r="K58" s="2">
-        <v>0</v>
+        <v>5700</v>
       </c>
       <c r="L58" s="2">
-        <v>0</v>
+        <v>5700</v>
       </c>
       <c r="M58" s="3">
-        <v>0</v>
+        <v>11400</v>
       </c>
       <c r="N58" s="2">
-        <v>0</v>
+        <v>3500</v>
       </c>
       <c r="O58" s="2">
         <v>0</v>
       </c>
       <c r="P58" s="2">
         <v>0</v>
       </c>
-      <c r="Q58" s="3">
-[...6 lines deleted...]
-        <v>397805</v>
+      <c r="Q58" s="2">
+        <v>0</v>
+      </c>
+      <c r="R58" s="3">
+        <v>14900</v>
+      </c>
+      <c r="S58" s="2">
+        <v>0</v>
+      </c>
+      <c r="T58" s="3">
+        <v>18198</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="A59" s="4" t="s">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B59" s="2">
-        <v>0</v>
+        <v>331690</v>
+      </c>
+      <c r="C59" s="2">
+        <v>0</v>
+      </c>
+      <c r="D59" s="3">
+        <v>331690</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="F59" s="2">
+        <v>0</v>
+      </c>
+      <c r="G59" s="2">
+        <v>0</v>
+      </c>
+      <c r="H59" s="2">
+        <v>0</v>
+      </c>
+      <c r="I59" s="2">
+        <v>67600</v>
+      </c>
+      <c r="J59" s="3">
+        <v>604369</v>
+      </c>
+      <c r="K59" s="2">
+        <v>0</v>
+      </c>
+      <c r="L59" s="2">
+        <v>0</v>
+      </c>
+      <c r="M59" s="3">
+        <v>0</v>
+      </c>
+      <c r="N59" s="2">
+        <v>3500</v>
+      </c>
+      <c r="O59" s="2">
+        <v>0</v>
+      </c>
+      <c r="P59" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="2">
+        <v>0</v>
+      </c>
+      <c r="R59" s="3">
+        <v>3500</v>
+      </c>
+      <c r="S59" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="T59" s="3">
+        <v>709722</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="A60" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B60" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:20">
+      <c r="A61" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B61" s="2">
+        <v>404404</v>
+      </c>
+      <c r="C61" s="2">
+        <v>0</v>
+      </c>
+      <c r="D61" s="3">
+        <v>404404</v>
+      </c>
+      <c r="E61" s="2">
+        <v>2535</v>
+      </c>
+      <c r="F61" s="2">
+        <v>0</v>
+      </c>
+      <c r="G61" s="2">
+        <v>0</v>
+      </c>
+      <c r="H61" s="2">
+        <v>0</v>
+      </c>
+      <c r="I61" s="2">
+        <v>57000</v>
+      </c>
+      <c r="J61" s="3">
+        <v>463939</v>
+      </c>
+      <c r="K61" s="2">
+        <v>0</v>
+      </c>
+      <c r="L61" s="2">
+        <v>0</v>
+      </c>
+      <c r="M61" s="3">
+        <v>0</v>
+      </c>
+      <c r="N61" s="2">
+        <v>0</v>
+      </c>
+      <c r="O61" s="2">
+        <v>0</v>
+      </c>
+      <c r="P61" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="2">
+        <v>26000</v>
+      </c>
+      <c r="R61" s="3">
+        <v>26000</v>
+      </c>
+      <c r="S61" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="T61" s="3">
+        <v>920611</v>
+      </c>
+    </row>
+    <row r="62" spans="1:20">
+      <c r="A62" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B62" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:20">
+      <c r="A63" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="2">
-[...110 lines deleted...]
-        <v>33004242</v>
+      <c r="B63" s="2">
+        <v>392753</v>
+      </c>
+      <c r="C63" s="2">
+        <v>0</v>
+      </c>
+      <c r="D63" s="3">
+        <v>392753</v>
+      </c>
+      <c r="E63" s="2">
+        <v>30353</v>
+      </c>
+      <c r="F63" s="2">
+        <v>0</v>
+      </c>
+      <c r="G63" s="2">
+        <v>0</v>
+      </c>
+      <c r="H63" s="2">
+        <v>0</v>
+      </c>
+      <c r="I63" s="2">
+        <v>168000</v>
+      </c>
+      <c r="J63" s="3">
+        <v>591106</v>
+      </c>
+      <c r="K63" s="2">
+        <v>0</v>
+      </c>
+      <c r="L63" s="2">
+        <v>0</v>
+      </c>
+      <c r="M63" s="3">
+        <v>0</v>
+      </c>
+      <c r="N63" s="2">
+        <v>0</v>
+      </c>
+      <c r="O63" s="2">
+        <v>14780</v>
+      </c>
+      <c r="P63" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="2">
+        <v>0</v>
+      </c>
+      <c r="R63" s="3">
+        <v>14780</v>
+      </c>
+      <c r="S63" s="2">
+        <v>18370</v>
+      </c>
+      <c r="T63" s="3">
+        <v>624256</v>
+      </c>
+    </row>
+    <row r="64" spans="1:20">
+      <c r="A64" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B64" s="3">
+        <v>36024324</v>
+      </c>
+      <c r="C64" s="3">
+        <v>2640615</v>
+      </c>
+      <c r="D64" s="3">
+        <v>38664939</v>
+      </c>
+      <c r="E64" s="3">
+        <v>1612832</v>
+      </c>
+      <c r="F64" s="3">
+        <v>3995915</v>
+      </c>
+      <c r="G64" s="3">
+        <v>240073</v>
+      </c>
+      <c r="H64" s="3">
+        <v>555102</v>
+      </c>
+      <c r="I64" s="3">
+        <v>1119904</v>
+      </c>
+      <c r="J64" s="3">
+        <v>46188765</v>
+      </c>
+      <c r="K64" s="3">
+        <v>2958235</v>
+      </c>
+      <c r="L64" s="3">
+        <v>334454</v>
+      </c>
+      <c r="M64" s="3">
+        <v>3292689</v>
+      </c>
+      <c r="N64" s="3">
+        <v>299194</v>
+      </c>
+      <c r="O64" s="3">
+        <v>182368</v>
+      </c>
+      <c r="P64" s="3">
+        <v>5078266</v>
+      </c>
+      <c r="Q64" s="3">
+        <v>60000</v>
+      </c>
+      <c r="R64" s="3">
+        <v>3834252</v>
+      </c>
+      <c r="S64" s="3">
+        <v>1134101</v>
+      </c>
+      <c r="T64" s="3">
+        <v>56235383</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="K3:S3"/>
     <mergeCell ref="S3:S4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:R4"/>
     <mergeCell ref="A6:T6"/>
     <mergeCell ref="A8:T8"/>
     <mergeCell ref="A10:T10"/>
-    <mergeCell ref="A14:T14"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:T22"/>
+    <mergeCell ref="A19:T19"/>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">