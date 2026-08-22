--- v0 (2025-10-21)
+++ v1 (2026-08-22)
@@ -12,272 +12,260 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>KOKKU</t>
   </si>
   <si>
     <t>Von Krahli Teater</t>
   </si>
   <si>
-    <t>Vene Nukuteater</t>
-[...5 lines deleted...]
-    <t>335395,7</t>
+    <t>Vilde Teater</t>
+  </si>
+  <si>
+    <t>13257,6</t>
   </si>
   <si>
     <t>VAT Teater</t>
   </si>
   <si>
     <t>Varius</t>
   </si>
   <si>
+    <t>6244,31</t>
+  </si>
+  <si>
+    <t>25755,69</t>
+  </si>
+  <si>
+    <t>18138,26</t>
+  </si>
+  <si>
     <t>Vana Baskini Teater</t>
   </si>
   <si>
-    <t>132257,42</t>
-[...1 lines deleted...]
-  <si>
     <t>Vaba Lava</t>
   </si>
   <si>
-    <t>904,32</t>
-[...1 lines deleted...]
-  <si>
     <t>Tuuleveski</t>
   </si>
   <si>
-    <t>THORS teater</t>
+    <t>86,19</t>
   </si>
   <si>
     <t>Theatrum</t>
   </si>
   <si>
     <t>Teoteater</t>
   </si>
   <si>
-    <t>TEMUFI</t>
-[...10 lines deleted...]
-  <si>
     <t>Tartu Uus Teater</t>
   </si>
   <si>
-    <t>87257,9</t>
-[...5 lines deleted...]
-    <t>40642,46</t>
+    <t>Tallinna Tantsuteater</t>
+  </si>
+  <si>
+    <t>Tallinna Lasteteater</t>
   </si>
   <si>
     <t>Sõltumatu Tantsu Lava</t>
   </si>
   <si>
     <t>Sundown Entertainment</t>
   </si>
   <si>
-    <t>SKENE Katus Kunstile</t>
-[...4 lines deleted...]
-  <si>
     <t>R.A.A.A.M.</t>
   </si>
   <si>
-    <t>PUNKT</t>
+    <t>PolygonTeater</t>
+  </si>
+  <si>
+    <t>5735,2</t>
   </si>
   <si>
     <t>Piip ja Tuut Teater</t>
   </si>
   <si>
     <t>Oma Lava</t>
   </si>
   <si>
-    <t>Müüdud Naer</t>
-[...2 lines deleted...]
-    <t>5615,58</t>
+    <t>Nargen Opera</t>
   </si>
   <si>
     <t>Must Kast</t>
   </si>
   <si>
+    <t>millimeter performance group</t>
+  </si>
+  <si>
     <t>Miksteater</t>
   </si>
   <si>
-    <t>Lavastusprojektid</t>
-[...2 lines deleted...]
-    <t>Kiseljus Teater</t>
+    <t>Liivi Muuseum</t>
+  </si>
+  <si>
+    <t>Kukruse Mõisateater</t>
   </si>
   <si>
     <t>Kinoteater</t>
   </si>
   <si>
-    <t>Kellerteater</t>
+    <t>Kell Kümme</t>
   </si>
   <si>
     <t>Kanuti Gildi SAAL</t>
   </si>
   <si>
-    <t>Improteater Impeerium</t>
-[...2 lines deleted...]
-    <t>Ilieh</t>
+    <t>Just Meelelahutus</t>
+  </si>
+  <si>
+    <t>Ilmarine</t>
   </si>
   <si>
     <t>Goltsman Ballet</t>
   </si>
   <si>
     <t>Fine5 Tantsuteater</t>
   </si>
   <si>
     <t>Emajõe Suveteater</t>
   </si>
   <si>
-    <t>eˉlektron</t>
-[...4 lines deleted...]
-  <si>
     <t>Eesti Tantsuagentuur</t>
   </si>
   <si>
-    <t>Draakonipesa</t>
+    <t>Daysleepers</t>
   </si>
   <si>
     <t>Banaanikala Projektiteater</t>
   </si>
   <si>
     <t>Arena</t>
   </si>
   <si>
-    <t>Akadeemiline Teater</t>
+    <t>Albu vald</t>
   </si>
   <si>
     <t>Ajateater</t>
   </si>
   <si>
     <t>eraetendusasutus</t>
   </si>
   <si>
-    <t>19030,41</t>
-[...1 lines deleted...]
-  <si>
     <t>Vene Teater</t>
   </si>
   <si>
-    <t>301886,26</t>
+    <t>988954,17</t>
   </si>
   <si>
     <t>Vanemuine</t>
   </si>
   <si>
     <t>Ugala Teater</t>
   </si>
   <si>
+    <t>31054,04</t>
+  </si>
+  <si>
+    <t>Teater NO99</t>
+  </si>
+  <si>
     <t>Rakvere Teater</t>
   </si>
   <si>
+    <t>riigi osalusega sihtasutusena tegutsevad etendusasutused</t>
+  </si>
+  <si>
+    <t>105260,21</t>
+  </si>
+  <si>
     <t>Kuressaare Linnateater</t>
   </si>
   <si>
-    <t>77432,22</t>
-[...2 lines deleted...]
-    <t>1040107,4</t>
+    <t>munitsipaal-etendusasutus</t>
+  </si>
+  <si>
+    <t>40034,8</t>
   </si>
   <si>
     <t>Endla Teater</t>
   </si>
   <si>
+    <t>78146,05</t>
+  </si>
+  <si>
+    <t>1648,64</t>
+  </si>
+  <si>
     <t>Eesti Noorsooteater</t>
   </si>
   <si>
+    <t>21165,6</t>
+  </si>
+  <si>
+    <t>597818,05</t>
+  </si>
+  <si>
+    <t>47154,42</t>
+  </si>
+  <si>
     <t>Eesti Draamateater</t>
   </si>
   <si>
-    <t>riigi osalusega sihtasutusena tegutsevad etendusasutused</t>
-[...7 lines deleted...]
-  <si>
     <t>Tallinna Linnateater</t>
   </si>
   <si>
-    <t>Paide Teater</t>
-[...8 lines deleted...]
-    <t>630762,2</t>
+    <t>961697,73</t>
+  </si>
+  <si>
+    <t>9843,52</t>
+  </si>
+  <si>
+    <t>7532233,27</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
     <t>avalik-õiguslik</t>
   </si>
   <si>
     <t>TOETUSED KOKKU</t>
   </si>
   <si>
     <t>toetused välismaalt ja muud toetused</t>
   </si>
   <si>
     <t>toetused omavalitsuselt kokku</t>
   </si>
   <si>
     <t>muud toetused</t>
   </si>
   <si>
     <t>otseinvesteeringud ja eraldised finantskohustuste katteks</t>
   </si>
   <si>
     <t>Toetused teistelt omavalitsustelt</t>
   </si>
@@ -299,51 +287,51 @@
   <si>
     <t>toetused Kultuurkapitalilt</t>
   </si>
   <si>
     <t>eraldised finantskohustuste katteks</t>
   </si>
   <si>
     <t>toetused otseinvesteeringuteks</t>
   </si>
   <si>
     <t>Tegevuskulude katteks</t>
   </si>
   <si>
     <t>Toetused omavalitsuselt</t>
   </si>
   <si>
     <t>Toetused riigieelarvest</t>
   </si>
   <si>
     <t>TEATER</t>
   </si>
   <si>
     <t>Toetus riigieelarvest ja omavalitsustelt</t>
   </si>
   <si>
-    <t>AASTAL 2024</t>
+    <t>AASTAL 2015</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="6"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="6"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -698,2358 +686,2168 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T65"/>
+  <dimension ref="A1:T61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="T64" sqref="T64:T64"/>
+      <selection activeCell="S60" sqref="S60:S60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="6" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" s="2" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="2" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="2"/>
     </row>
     <row r="4" spans="1:20">
       <c r="B4" s="2" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="2" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="2"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
     </row>
     <row r="5" spans="1:20">
       <c r="B5" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="F5" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="G5" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="H5" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="I5" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="J5" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="F5" s="2" t="s">
-[...5 lines deleted...]
-      <c r="H5" s="2" t="s">
+      <c r="K5" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="M5" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="I5" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N5" s="2" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="O5" s="2" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="P5" s="2" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="Q5" s="2" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="R5" s="2" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="S5" s="2" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="T5" s="2" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" s="3" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="4" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>11396432</v>
+        <v>70</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="C7" s="2">
         <v>0</v>
       </c>
       <c r="D7" s="3">
-        <v>11396432</v>
+        <v>7532233</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="F7" s="2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>55000</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>67</v>
       </c>
       <c r="H7" s="2">
-        <v>0</v>
+        <v>9357</v>
       </c>
       <c r="I7" s="2">
-        <v>0</v>
+        <v>25625</v>
       </c>
       <c r="J7" s="3">
-        <v>12027194</v>
+        <v>8593757</v>
       </c>
       <c r="K7" s="2">
         <v>0</v>
       </c>
       <c r="L7" s="2">
         <v>0</v>
       </c>
       <c r="M7" s="3">
         <v>0</v>
       </c>
       <c r="N7" s="2">
         <v>0</v>
       </c>
       <c r="O7" s="2">
         <v>0</v>
       </c>
       <c r="P7" s="2">
         <v>0</v>
       </c>
-      <c r="Q7" s="2">
-[...9 lines deleted...]
-        <v>12157478</v>
+      <c r="Q7" s="3">
+        <v>0</v>
+      </c>
+      <c r="R7" s="2">
+        <v>1485</v>
+      </c>
+      <c r="S7" s="3">
+        <v>9238459</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" s="3" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="4" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B9" s="2">
-        <v>0</v>
+        <v>840184</v>
+      </c>
+      <c r="C9" s="2">
+        <v>0</v>
+      </c>
+      <c r="D9" s="3">
+        <v>840184</v>
+      </c>
+      <c r="E9" s="2">
+        <v>5000</v>
+      </c>
+      <c r="F9" s="2">
+        <v>0</v>
+      </c>
+      <c r="G9" s="2">
+        <v>0</v>
+      </c>
+      <c r="H9" s="2">
+        <v>0</v>
+      </c>
+      <c r="I9" s="2">
+        <v>10830</v>
+      </c>
+      <c r="J9" s="3">
+        <v>856014</v>
+      </c>
+      <c r="K9" s="2">
+        <v>271019</v>
+      </c>
+      <c r="L9" s="2">
+        <v>295791</v>
+      </c>
+      <c r="M9" s="3">
+        <v>566810</v>
+      </c>
+      <c r="N9" s="2">
+        <v>50000</v>
+      </c>
+      <c r="O9" s="2">
+        <v>194500</v>
+      </c>
+      <c r="P9" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>616810</v>
+      </c>
+      <c r="R9" s="2">
+        <v>0</v>
+      </c>
+      <c r="S9" s="3">
+        <v>1678502</v>
       </c>
     </row>
     <row r="10" spans="1:20">
-      <c r="A10" s="4" t="s">
-[...58 lines deleted...]
-      </c>
+      <c r="A10" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
     </row>
     <row r="11" spans="1:20">
-      <c r="A11" s="3" t="s">
-[...20 lines deleted...]
-      <c r="T11" s="1"/>
+      <c r="A11" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B11" s="2">
+        <v>1689867</v>
+      </c>
+      <c r="C11" s="2">
+        <v>0</v>
+      </c>
+      <c r="D11" s="3">
+        <v>1689867</v>
+      </c>
+      <c r="E11" s="2">
+        <v>0</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="I11" s="2">
+        <v>4392</v>
+      </c>
+      <c r="J11" s="3">
+        <v>2360397</v>
+      </c>
+      <c r="K11" s="2">
+        <v>0</v>
+      </c>
+      <c r="L11" s="2">
+        <v>0</v>
+      </c>
+      <c r="M11" s="3">
+        <v>0</v>
+      </c>
+      <c r="N11" s="2">
+        <v>0</v>
+      </c>
+      <c r="O11" s="2">
+        <v>0</v>
+      </c>
+      <c r="P11" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="3">
+        <v>0</v>
+      </c>
+      <c r="R11" s="2">
+        <v>0</v>
+      </c>
+      <c r="S11" s="3">
+        <v>2360397</v>
+      </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B12" s="2">
-        <v>3030316</v>
+        <v>957191</v>
       </c>
       <c r="C12" s="2">
-        <v>0</v>
+        <v>832721</v>
       </c>
       <c r="D12" s="3">
-        <v>3030316</v>
+        <v>1789912</v>
       </c>
       <c r="E12" s="2">
-        <v>800</v>
+        <v>0</v>
       </c>
       <c r="F12" s="2">
         <v>0</v>
       </c>
-      <c r="G12" s="2">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G12" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>59</v>
       </c>
       <c r="I12" s="2">
-        <v>4000</v>
+        <v>61399</v>
       </c>
       <c r="J12" s="3">
-        <v>3035116</v>
+        <v>1931106</v>
       </c>
       <c r="K12" s="2">
         <v>0</v>
       </c>
       <c r="L12" s="2">
         <v>0</v>
       </c>
       <c r="M12" s="3">
         <v>0</v>
       </c>
       <c r="N12" s="2">
         <v>0</v>
       </c>
       <c r="O12" s="2">
         <v>0</v>
       </c>
       <c r="P12" s="2">
         <v>0</v>
       </c>
-      <c r="Q12" s="2">
-[...9 lines deleted...]
-        <v>3134116</v>
+      <c r="Q12" s="3">
+        <v>0</v>
+      </c>
+      <c r="R12" s="2">
+        <v>0</v>
+      </c>
+      <c r="S12" s="3">
+        <v>1949837</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="4" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="B13" s="2">
-        <v>1805155</v>
+        <v>846623</v>
       </c>
       <c r="C13" s="2">
-        <v>1714409</v>
+        <v>255133</v>
       </c>
       <c r="D13" s="3">
-        <v>3519564</v>
+        <v>1101756</v>
       </c>
       <c r="E13" s="2">
-        <v>23608</v>
+        <v>0</v>
       </c>
       <c r="F13" s="2">
-        <v>0</v>
+        <v>210000</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
-      <c r="H13" s="2">
-        <v>0</v>
+      <c r="H13" s="2" t="s">
+        <v>57</v>
       </c>
       <c r="I13" s="2">
-        <v>2922</v>
+        <v>8180</v>
       </c>
       <c r="J13" s="3">
-        <v>3546094</v>
+        <v>1359971</v>
       </c>
       <c r="K13" s="2">
         <v>0</v>
       </c>
       <c r="L13" s="2">
         <v>0</v>
       </c>
       <c r="M13" s="3">
         <v>0</v>
       </c>
       <c r="N13" s="2">
         <v>0</v>
       </c>
       <c r="O13" s="2">
         <v>0</v>
       </c>
       <c r="P13" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>3547489</v>
+        <v>13000</v>
+      </c>
+      <c r="Q13" s="3">
+        <v>13000</v>
+      </c>
+      <c r="R13" s="2">
+        <v>0</v>
+      </c>
+      <c r="S13" s="3">
+        <v>1374700</v>
       </c>
     </row>
     <row r="14" spans="1:20">
-      <c r="A14" s="4" t="s">
-[...58 lines deleted...]
-      </c>
+      <c r="A14" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="1"/>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1"/>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
+      <c r="I14" s="1"/>
+      <c r="J14" s="1"/>
+      <c r="K14" s="1"/>
+      <c r="L14" s="1"/>
+      <c r="M14" s="1"/>
+      <c r="N14" s="1"/>
+      <c r="O14" s="1"/>
+      <c r="P14" s="1"/>
+      <c r="Q14" s="1"/>
+      <c r="R14" s="1"/>
+      <c r="S14" s="1"/>
+      <c r="T14" s="1"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="4" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B15" s="2">
-        <v>247254</v>
+        <v>89177</v>
       </c>
       <c r="C15" s="2">
         <v>0</v>
       </c>
       <c r="D15" s="3">
-        <v>247254</v>
+        <v>89177</v>
       </c>
       <c r="E15" s="2">
-        <v>14591</v>
+        <v>27470</v>
       </c>
       <c r="F15" s="2">
         <v>0</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="2">
-        <v>16150</v>
+        <v>6400</v>
       </c>
       <c r="J15" s="3">
-        <v>277995</v>
-[...2 lines deleted...]
-        <v>160444</v>
+        <v>123047</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>54</v>
       </c>
       <c r="L15" s="2">
-        <v>86810</v>
+        <v>0</v>
       </c>
       <c r="M15" s="3">
-        <v>247254</v>
+        <v>105260</v>
       </c>
       <c r="N15" s="2">
         <v>0</v>
       </c>
       <c r="O15" s="2">
-        <v>0</v>
+        <v>103066</v>
       </c>
       <c r="P15" s="2">
         <v>0</v>
       </c>
-      <c r="Q15" s="2">
-[...9 lines deleted...]
-        <v>525249</v>
+      <c r="Q15" s="3">
+        <v>105260</v>
+      </c>
+      <c r="R15" s="2">
+        <v>0</v>
+      </c>
+      <c r="S15" s="3">
+        <v>331373</v>
       </c>
     </row>
     <row r="16" spans="1:20">
-      <c r="A16" s="4" t="s">
-[...58 lines deleted...]
-      </c>
+      <c r="A16" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="1"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="1"/>
+      <c r="J16" s="1"/>
+      <c r="K16" s="1"/>
+      <c r="L16" s="1"/>
+      <c r="M16" s="1"/>
+      <c r="N16" s="1"/>
+      <c r="O16" s="1"/>
+      <c r="P16" s="1"/>
+      <c r="Q16" s="1"/>
+      <c r="R16" s="1"/>
+      <c r="S16" s="1"/>
+      <c r="T16" s="1"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="4" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="B17" s="2">
-        <v>2021755</v>
+        <v>924865</v>
       </c>
       <c r="C17" s="2">
-        <v>30000</v>
+        <v>166367</v>
       </c>
       <c r="D17" s="3">
-        <v>2051755</v>
+        <v>1091232</v>
       </c>
       <c r="E17" s="2">
-        <v>41871</v>
+        <v>32422</v>
       </c>
       <c r="F17" s="2">
-        <v>0</v>
+        <v>1090000</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
-        <v>520</v>
+        <v>31700</v>
       </c>
       <c r="I17" s="2">
-        <v>0</v>
+        <v>26826</v>
       </c>
       <c r="J17" s="3">
-        <v>2094146</v>
+        <v>2272180</v>
       </c>
       <c r="K17" s="2">
         <v>0</v>
       </c>
       <c r="L17" s="2">
         <v>0</v>
       </c>
       <c r="M17" s="3">
         <v>0</v>
       </c>
       <c r="N17" s="2">
-        <v>10000</v>
+        <v>2800</v>
       </c>
       <c r="O17" s="2">
         <v>0</v>
       </c>
       <c r="P17" s="2">
         <v>0</v>
       </c>
-      <c r="Q17" s="2">
-[...9 lines deleted...]
-        <v>2104146</v>
+      <c r="Q17" s="3">
+        <v>2800</v>
+      </c>
+      <c r="R17" s="2">
+        <v>0</v>
+      </c>
+      <c r="S17" s="3">
+        <v>2511530</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="4" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="B18" s="2">
-        <v>9231769</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>641932</v>
+      </c>
+      <c r="C18" s="2">
+        <v>104368</v>
       </c>
       <c r="D18" s="3">
-        <v>9533655</v>
-[...2 lines deleted...]
-        <v>32274</v>
+        <v>746300</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>50</v>
       </c>
       <c r="F18" s="2">
-        <v>0</v>
+        <v>405050</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
-        <v>55000</v>
+        <v>26700</v>
       </c>
       <c r="I18" s="2">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="J18" s="3">
-        <v>9620929</v>
+        <v>1219104</v>
       </c>
       <c r="K18" s="2">
         <v>0</v>
       </c>
       <c r="L18" s="2">
         <v>0</v>
       </c>
       <c r="M18" s="3">
         <v>0</v>
       </c>
       <c r="N18" s="2">
-        <v>119700</v>
+        <v>0</v>
       </c>
       <c r="O18" s="2">
         <v>0</v>
       </c>
       <c r="P18" s="2">
         <v>0</v>
       </c>
-      <c r="Q18" s="2">
-[...9 lines deleted...]
-        <v>9740629</v>
+      <c r="Q18" s="3">
+        <v>0</v>
+      </c>
+      <c r="R18" s="2">
+        <v>0</v>
+      </c>
+      <c r="S18" s="3">
+        <v>1329172</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" s="4" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="B19" s="2">
-        <v>2682735</v>
+        <v>821016</v>
       </c>
       <c r="C19" s="2">
-        <v>60000</v>
+        <v>244958</v>
       </c>
       <c r="D19" s="3">
-        <v>2742735</v>
+        <v>1065974</v>
       </c>
       <c r="E19" s="2">
-        <v>0</v>
+        <v>16973</v>
       </c>
       <c r="F19" s="2">
-        <v>0</v>
+        <v>109472</v>
       </c>
       <c r="G19" s="2">
-        <v>558493</v>
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="2">
-        <v>0</v>
+        <v>5514</v>
       </c>
       <c r="J19" s="3">
-        <v>3301228</v>
+        <v>1197933</v>
       </c>
       <c r="K19" s="2">
-        <v>377</v>
+        <v>0</v>
       </c>
       <c r="L19" s="2">
         <v>0</v>
       </c>
       <c r="M19" s="3">
-        <v>377</v>
+        <v>0</v>
       </c>
       <c r="N19" s="2">
-        <v>6680</v>
+        <v>3176</v>
       </c>
       <c r="O19" s="2">
         <v>0</v>
       </c>
       <c r="P19" s="2">
         <v>0</v>
       </c>
-      <c r="Q19" s="2" t="s">
-[...9 lines deleted...]
-        <v>3330931</v>
+      <c r="Q19" s="3">
+        <v>3176</v>
+      </c>
+      <c r="R19" s="2">
+        <v>0</v>
+      </c>
+      <c r="S19" s="3">
+        <v>1211135</v>
       </c>
     </row>
     <row r="20" spans="1:20">
-      <c r="A20" s="3" t="s">
-[...20 lines deleted...]
-      <c r="T20" s="1"/>
+      <c r="A20" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="2">
+        <v>4622711</v>
+      </c>
+      <c r="C20" s="2">
+        <v>549304</v>
+      </c>
+      <c r="D20" s="3">
+        <v>5172015</v>
+      </c>
+      <c r="E20" s="2">
+        <v>7952</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="G20" s="2">
+        <v>0</v>
+      </c>
+      <c r="H20" s="2">
+        <v>315462</v>
+      </c>
+      <c r="I20" s="2">
+        <v>29050</v>
+      </c>
+      <c r="J20" s="3">
+        <v>6513433</v>
+      </c>
+      <c r="K20" s="2">
+        <v>0</v>
+      </c>
+      <c r="L20" s="2">
+        <v>0</v>
+      </c>
+      <c r="M20" s="3">
+        <v>0</v>
+      </c>
+      <c r="N20" s="2">
+        <v>0</v>
+      </c>
+      <c r="O20" s="2">
+        <v>0</v>
+      </c>
+      <c r="P20" s="2">
+        <v>102033</v>
+      </c>
+      <c r="Q20" s="3">
+        <v>102033</v>
+      </c>
+      <c r="R20" s="2">
+        <v>0</v>
+      </c>
+      <c r="S20" s="3">
+        <v>6618270</v>
+      </c>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" s="4" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="B21" s="2">
-        <v>0</v>
+        <v>1129853</v>
+      </c>
+      <c r="C21" s="2">
+        <v>253485</v>
+      </c>
+      <c r="D21" s="3">
+        <v>1383338</v>
+      </c>
+      <c r="E21" s="2">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2">
+        <v>2183</v>
+      </c>
+      <c r="G21" s="2">
+        <v>415576</v>
+      </c>
+      <c r="H21" s="2">
+        <v>2500</v>
+      </c>
+      <c r="I21" s="2">
+        <v>4613</v>
+      </c>
+      <c r="J21" s="3">
+        <v>1808210</v>
+      </c>
+      <c r="K21" s="2">
+        <v>0</v>
+      </c>
+      <c r="L21" s="2">
+        <v>0</v>
+      </c>
+      <c r="M21" s="3">
+        <v>0</v>
+      </c>
+      <c r="N21" s="2">
+        <v>4946</v>
+      </c>
+      <c r="O21" s="2">
+        <v>0</v>
+      </c>
+      <c r="P21" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="3">
+        <v>4946</v>
+      </c>
+      <c r="R21" s="2">
+        <v>0</v>
+      </c>
+      <c r="S21" s="3">
+        <v>1827156</v>
       </c>
     </row>
     <row r="22" spans="1:20">
-      <c r="A22" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A22" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" s="1"/>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1"/>
+      <c r="G22" s="1"/>
+      <c r="H22" s="1"/>
+      <c r="I22" s="1"/>
+      <c r="J22" s="1"/>
+      <c r="K22" s="1"/>
+      <c r="L22" s="1"/>
+      <c r="M22" s="1"/>
+      <c r="N22" s="1"/>
+      <c r="O22" s="1"/>
+      <c r="P22" s="1"/>
+      <c r="Q22" s="1"/>
+      <c r="R22" s="1"/>
+      <c r="S22" s="1"/>
+      <c r="T22" s="1"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" s="4" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="B23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" s="4" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="B24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" s="4" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="B25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="4" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="B26" s="2">
-        <v>85672</v>
-[...53 lines deleted...]
-        <v>451355</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="4" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="B27" s="2">
-        <v>213541</v>
-[...53 lines deleted...]
-        <v>423402</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="4" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="B28" s="2">
-        <v>219251</v>
-[...53 lines deleted...]
-        <v>313251</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="B29" s="2">
         <v>0</v>
-      </c>
-[...52 lines deleted...]
-        <v>72500</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="4" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="B30" s="2">
-        <v>67834</v>
+        <v>9000</v>
       </c>
       <c r="C30" s="2">
         <v>0</v>
       </c>
       <c r="D30" s="3">
-        <v>67834</v>
+        <v>9000</v>
       </c>
       <c r="E30" s="2">
-        <v>6200</v>
+        <v>5891</v>
       </c>
       <c r="F30" s="2">
         <v>0</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
-        <v>13136</v>
+        <v>0</v>
       </c>
       <c r="I30" s="2">
-        <v>43764</v>
+        <v>8100</v>
       </c>
       <c r="J30" s="3">
-        <v>130934</v>
+        <v>22991</v>
       </c>
       <c r="K30" s="2">
         <v>0</v>
       </c>
       <c r="L30" s="2">
         <v>0</v>
       </c>
       <c r="M30" s="3">
         <v>0</v>
       </c>
       <c r="N30" s="2">
-        <v>0</v>
+        <v>2400</v>
       </c>
       <c r="O30" s="2">
         <v>0</v>
       </c>
       <c r="P30" s="2">
         <v>0</v>
       </c>
-      <c r="Q30" s="2">
-[...9 lines deleted...]
-        <v>146804</v>
+      <c r="Q30" s="3">
+        <v>2400</v>
+      </c>
+      <c r="R30" s="2">
+        <v>0</v>
+      </c>
+      <c r="S30" s="3">
+        <v>25391</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="4" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="B31" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" s="4" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B32" s="2">
-        <v>0</v>
+        <v>41726</v>
+      </c>
+      <c r="C32" s="2">
+        <v>0</v>
+      </c>
+      <c r="D32" s="3">
+        <v>41726</v>
+      </c>
+      <c r="E32" s="2">
+        <v>5400</v>
+      </c>
+      <c r="F32" s="2">
+        <v>0</v>
+      </c>
+      <c r="G32" s="2">
+        <v>0</v>
+      </c>
+      <c r="H32" s="2">
+        <v>11651</v>
+      </c>
+      <c r="I32" s="2">
+        <v>1500</v>
+      </c>
+      <c r="J32" s="3">
+        <v>60277</v>
+      </c>
+      <c r="K32" s="2">
+        <v>15125</v>
+      </c>
+      <c r="L32" s="2">
+        <v>0</v>
+      </c>
+      <c r="M32" s="3">
+        <v>15125</v>
+      </c>
+      <c r="N32" s="2">
+        <v>1563</v>
+      </c>
+      <c r="O32" s="2">
+        <v>0</v>
+      </c>
+      <c r="P32" s="2">
+        <v>9875</v>
+      </c>
+      <c r="Q32" s="3">
+        <v>26563</v>
+      </c>
+      <c r="R32" s="2">
+        <v>0</v>
+      </c>
+      <c r="S32" s="3">
+        <v>88220</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="A33" s="4" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="A34" s="4" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="B34" s="2">
-        <v>417971</v>
+        <v>100000</v>
       </c>
       <c r="C34" s="2">
         <v>0</v>
       </c>
       <c r="D34" s="3">
-        <v>417971</v>
+        <v>100000</v>
       </c>
       <c r="E34" s="2">
-        <v>302237</v>
+        <v>41870</v>
       </c>
       <c r="F34" s="2">
         <v>0</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="2">
-        <v>123500</v>
+        <v>125700</v>
       </c>
       <c r="J34" s="3">
-        <v>843708</v>
+        <v>267570</v>
       </c>
       <c r="K34" s="2">
         <v>0</v>
       </c>
       <c r="L34" s="2">
-        <v>0</v>
+        <v>17000</v>
       </c>
       <c r="M34" s="3">
-        <v>0</v>
+        <v>17000</v>
       </c>
       <c r="N34" s="2">
-        <v>154575</v>
+        <v>2800</v>
       </c>
       <c r="O34" s="2">
         <v>0</v>
       </c>
       <c r="P34" s="2">
         <v>0</v>
       </c>
-      <c r="Q34" s="2">
-[...9 lines deleted...]
-        <v>1018283</v>
+      <c r="Q34" s="3">
+        <v>19800</v>
+      </c>
+      <c r="R34" s="2">
+        <v>0</v>
+      </c>
+      <c r="S34" s="3">
+        <v>329704</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="A35" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="B35" s="2">
-        <v>0</v>
+        <v>7000</v>
       </c>
       <c r="C35" s="2">
-        <v>0</v>
+        <v>7000</v>
       </c>
       <c r="D35" s="3">
-        <v>0</v>
+        <v>14000</v>
       </c>
       <c r="E35" s="2">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="F35" s="2">
         <v>0</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
-        <v>3279</v>
+        <v>0</v>
       </c>
       <c r="I35" s="2">
-        <v>71700</v>
+        <v>10500</v>
       </c>
       <c r="J35" s="3">
-        <v>74979</v>
+        <v>30500</v>
       </c>
       <c r="K35" s="2">
         <v>0</v>
       </c>
       <c r="L35" s="2">
         <v>0</v>
       </c>
       <c r="M35" s="3">
         <v>0</v>
       </c>
       <c r="N35" s="2">
         <v>0</v>
       </c>
       <c r="O35" s="2">
         <v>0</v>
       </c>
       <c r="P35" s="2">
         <v>0</v>
       </c>
-      <c r="Q35" s="2">
-[...9 lines deleted...]
-        <v>75439</v>
+      <c r="Q35" s="3">
+        <v>0</v>
+      </c>
+      <c r="R35" s="2">
+        <v>0</v>
+      </c>
+      <c r="S35" s="3">
+        <v>33500</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="B36" s="2">
         <v>0</v>
-      </c>
-[...52 lines deleted...]
-        <v>6069</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="A37" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="B37" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="A38" s="4" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="B38" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="A39" s="4" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="B39" s="2">
-        <v>0</v>
+        <v>5000</v>
       </c>
       <c r="C39" s="2">
         <v>0</v>
       </c>
       <c r="D39" s="3">
-        <v>0</v>
+        <v>5000</v>
       </c>
       <c r="E39" s="2">
-        <v>72522</v>
+        <v>9538</v>
       </c>
       <c r="F39" s="2">
         <v>0</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="2">
-        <v>38950</v>
+        <v>3700</v>
       </c>
       <c r="J39" s="3">
-        <v>111472</v>
+        <v>18238</v>
       </c>
       <c r="K39" s="2">
         <v>0</v>
       </c>
       <c r="L39" s="2">
         <v>0</v>
       </c>
       <c r="M39" s="3">
         <v>0</v>
       </c>
       <c r="N39" s="2">
-        <v>14000</v>
+        <v>0</v>
       </c>
       <c r="O39" s="2">
         <v>0</v>
       </c>
       <c r="P39" s="2">
         <v>0</v>
       </c>
-      <c r="Q39" s="2">
-[...9 lines deleted...]
-        <v>125472</v>
+      <c r="Q39" s="3">
+        <v>0</v>
+      </c>
+      <c r="R39" s="2">
+        <v>0</v>
+      </c>
+      <c r="S39" s="3">
+        <v>18238</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" s="4" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="B40" s="2">
         <v>0</v>
-      </c>
-[...52 lines deleted...]
-        <v>106369</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="A41" s="4" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B41" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="A42" s="4" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B42" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="A43" s="4" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B43" s="2">
-        <v>128332</v>
-[...53 lines deleted...]
-        <v>153345</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="A44" s="4" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B44" s="2">
         <v>0</v>
+      </c>
+      <c r="C44" s="2">
+        <v>5880</v>
+      </c>
+      <c r="D44" s="3">
+        <v>5880</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F44" s="2">
+        <v>0</v>
+      </c>
+      <c r="G44" s="2">
+        <v>0</v>
+      </c>
+      <c r="H44" s="2">
+        <v>9000</v>
+      </c>
+      <c r="I44" s="2">
+        <v>2820</v>
+      </c>
+      <c r="J44" s="3">
+        <v>23435</v>
+      </c>
+      <c r="K44" s="2">
+        <v>0</v>
+      </c>
+      <c r="L44" s="2">
+        <v>0</v>
+      </c>
+      <c r="M44" s="3">
+        <v>0</v>
+      </c>
+      <c r="N44" s="2">
+        <v>0</v>
+      </c>
+      <c r="O44" s="2">
+        <v>0</v>
+      </c>
+      <c r="P44" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="3">
+        <v>0</v>
+      </c>
+      <c r="R44" s="2">
+        <v>0</v>
+      </c>
+      <c r="S44" s="3">
+        <v>23855</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="A45" s="4" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="B45" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="A46" s="4" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B46" s="2">
-        <v>0</v>
+        <v>84302</v>
+      </c>
+      <c r="C46" s="2">
+        <v>0</v>
+      </c>
+      <c r="D46" s="3">
+        <v>84302</v>
+      </c>
+      <c r="E46" s="2">
+        <v>16508</v>
+      </c>
+      <c r="F46" s="2">
+        <v>0</v>
+      </c>
+      <c r="G46" s="2">
+        <v>0</v>
+      </c>
+      <c r="H46" s="2">
+        <v>0</v>
+      </c>
+      <c r="I46" s="2">
+        <v>21200</v>
+      </c>
+      <c r="J46" s="3">
+        <v>122010</v>
+      </c>
+      <c r="K46" s="2">
+        <v>0</v>
+      </c>
+      <c r="L46" s="2">
+        <v>0</v>
+      </c>
+      <c r="M46" s="3">
+        <v>0</v>
+      </c>
+      <c r="N46" s="2">
+        <v>0</v>
+      </c>
+      <c r="O46" s="2">
+        <v>0</v>
+      </c>
+      <c r="P46" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="3">
+        <v>0</v>
+      </c>
+      <c r="R46" s="2">
+        <v>0</v>
+      </c>
+      <c r="S46" s="3">
+        <v>131693</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="A47" s="4" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B47" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="A48" s="4" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B48" s="2">
-        <v>0</v>
+        <v>50000</v>
+      </c>
+      <c r="C48" s="2">
+        <v>0</v>
+      </c>
+      <c r="D48" s="3">
+        <v>50000</v>
+      </c>
+      <c r="E48" s="2">
+        <v>5489</v>
+      </c>
+      <c r="F48" s="2">
+        <v>0</v>
+      </c>
+      <c r="G48" s="2">
+        <v>0</v>
+      </c>
+      <c r="H48" s="2">
+        <v>0</v>
+      </c>
+      <c r="I48" s="2">
+        <v>46915</v>
+      </c>
+      <c r="J48" s="3">
+        <v>102404</v>
+      </c>
+      <c r="K48" s="2">
+        <v>0</v>
+      </c>
+      <c r="L48" s="2">
+        <v>0</v>
+      </c>
+      <c r="M48" s="3">
+        <v>0</v>
+      </c>
+      <c r="N48" s="2">
+        <v>0</v>
+      </c>
+      <c r="O48" s="2">
+        <v>0</v>
+      </c>
+      <c r="P48" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="3">
+        <v>0</v>
+      </c>
+      <c r="R48" s="2">
+        <v>0</v>
+      </c>
+      <c r="S48" s="3">
+        <v>145984</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="A49" s="4" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="B49" s="2">
-        <v>227872</v>
-[...53 lines deleted...]
-        <v>614123</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="A50" s="4" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B50" s="2">
-        <v>426396</v>
-[...53 lines deleted...]
-        <v>1027807</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="A51" s="4" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B51" s="2">
-        <v>0</v>
+        <v>56802</v>
+      </c>
+      <c r="C51" s="2">
+        <v>0</v>
+      </c>
+      <c r="D51" s="3">
+        <v>56802</v>
+      </c>
+      <c r="E51" s="2">
+        <v>6730</v>
+      </c>
+      <c r="F51" s="2">
+        <v>0</v>
+      </c>
+      <c r="G51" s="2">
+        <v>0</v>
+      </c>
+      <c r="H51" s="2">
+        <v>0</v>
+      </c>
+      <c r="I51" s="2">
+        <v>40710</v>
+      </c>
+      <c r="J51" s="3">
+        <v>104242</v>
+      </c>
+      <c r="K51" s="2">
+        <v>0</v>
+      </c>
+      <c r="L51" s="2">
+        <v>40000</v>
+      </c>
+      <c r="M51" s="3">
+        <v>40000</v>
+      </c>
+      <c r="N51" s="2">
+        <v>2500</v>
+      </c>
+      <c r="O51" s="2">
+        <v>0</v>
+      </c>
+      <c r="P51" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="3">
+        <v>42500</v>
+      </c>
+      <c r="R51" s="2">
+        <v>0</v>
+      </c>
+      <c r="S51" s="3">
+        <v>146742</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="A52" s="4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B52" s="2">
         <v>0</v>
+      </c>
+      <c r="C52" s="2">
+        <v>0</v>
+      </c>
+      <c r="D52" s="3">
+        <v>0</v>
+      </c>
+      <c r="E52" s="2">
+        <v>0</v>
+      </c>
+      <c r="F52" s="2">
+        <v>0</v>
+      </c>
+      <c r="G52" s="2">
+        <v>0</v>
+      </c>
+      <c r="H52" s="2">
+        <v>0</v>
+      </c>
+      <c r="I52" s="2">
+        <v>1500</v>
+      </c>
+      <c r="J52" s="3">
+        <v>1500</v>
+      </c>
+      <c r="K52" s="2">
+        <v>0</v>
+      </c>
+      <c r="L52" s="2">
+        <v>0</v>
+      </c>
+      <c r="M52" s="3">
+        <v>0</v>
+      </c>
+      <c r="N52" s="2">
+        <v>0</v>
+      </c>
+      <c r="O52" s="2">
+        <v>0</v>
+      </c>
+      <c r="P52" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="3">
+        <v>0</v>
+      </c>
+      <c r="R52" s="2">
+        <v>0</v>
+      </c>
+      <c r="S52" s="3">
+        <v>1722</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="A53" s="4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B53" s="2">
-        <v>0</v>
+        <v>239106</v>
+      </c>
+      <c r="C53" s="2">
+        <v>0</v>
+      </c>
+      <c r="D53" s="3">
+        <v>239106</v>
+      </c>
+      <c r="E53" s="2">
+        <v>2000</v>
+      </c>
+      <c r="F53" s="2">
+        <v>45000</v>
+      </c>
+      <c r="G53" s="2">
+        <v>0</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I53" s="2">
+        <v>24850</v>
+      </c>
+      <c r="J53" s="3">
+        <v>311042</v>
+      </c>
+      <c r="K53" s="2">
+        <v>0</v>
+      </c>
+      <c r="L53" s="2">
+        <v>0</v>
+      </c>
+      <c r="M53" s="3">
+        <v>0</v>
+      </c>
+      <c r="N53" s="2">
+        <v>0</v>
+      </c>
+      <c r="O53" s="2">
+        <v>0</v>
+      </c>
+      <c r="P53" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="3">
+        <v>0</v>
+      </c>
+      <c r="R53" s="2">
+        <v>0</v>
+      </c>
+      <c r="S53" s="3">
+        <v>311297</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="A54" s="4" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B54" s="2">
-        <v>0</v>
+        <v>20840</v>
+      </c>
+      <c r="C54" s="2">
+        <v>0</v>
+      </c>
+      <c r="D54" s="3">
+        <v>20840</v>
+      </c>
+      <c r="E54" s="2">
+        <v>0</v>
+      </c>
+      <c r="F54" s="2">
+        <v>0</v>
+      </c>
+      <c r="G54" s="2">
+        <v>0</v>
+      </c>
+      <c r="H54" s="2">
+        <v>3000</v>
+      </c>
+      <c r="I54" s="2">
+        <v>6650</v>
+      </c>
+      <c r="J54" s="3">
+        <v>30490</v>
+      </c>
+      <c r="K54" s="2">
+        <v>4000</v>
+      </c>
+      <c r="L54" s="2">
+        <v>0</v>
+      </c>
+      <c r="M54" s="3">
+        <v>4000</v>
+      </c>
+      <c r="N54" s="2">
+        <v>0</v>
+      </c>
+      <c r="O54" s="2">
+        <v>0</v>
+      </c>
+      <c r="P54" s="2">
+        <v>3500</v>
+      </c>
+      <c r="Q54" s="3">
+        <v>7500</v>
+      </c>
+      <c r="R54" s="2">
+        <v>0</v>
+      </c>
+      <c r="S54" s="3">
+        <v>37990</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="A55" s="4" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B55" s="2">
-        <v>0</v>
+        <v>65000</v>
       </c>
       <c r="C55" s="2">
-        <v>0</v>
+        <v>136000</v>
       </c>
       <c r="D55" s="3">
-        <v>0</v>
+        <v>201000</v>
       </c>
       <c r="E55" s="2">
-        <v>0</v>
+        <v>3800</v>
       </c>
       <c r="F55" s="2">
         <v>0</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="2">
-        <v>0</v>
+        <v>122218</v>
       </c>
       <c r="J55" s="3">
-        <v>0</v>
+        <v>327018</v>
       </c>
       <c r="K55" s="2">
         <v>0</v>
       </c>
       <c r="L55" s="2">
         <v>0</v>
       </c>
       <c r="M55" s="3">
         <v>0</v>
       </c>
       <c r="N55" s="2">
         <v>0</v>
       </c>
       <c r="O55" s="2">
         <v>0</v>
       </c>
       <c r="P55" s="2">
         <v>0</v>
       </c>
-      <c r="Q55" s="2">
-[...9 lines deleted...]
-        <v>2500</v>
+      <c r="Q55" s="3">
+        <v>0</v>
+      </c>
+      <c r="R55" s="2">
+        <v>0</v>
+      </c>
+      <c r="S55" s="3">
+        <v>330703</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="A56" s="4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B56" s="2">
-        <v>370912</v>
+        <v>33801</v>
       </c>
       <c r="C56" s="2">
         <v>0</v>
       </c>
       <c r="D56" s="3">
-        <v>370912</v>
+        <v>33801</v>
       </c>
       <c r="E56" s="2">
-        <v>1520</v>
+        <v>0</v>
       </c>
       <c r="F56" s="2">
-        <v>846</v>
+        <v>0</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
-      <c r="H56" s="2">
-        <v>0</v>
+      <c r="H56" s="2" t="s">
+        <v>8</v>
       </c>
       <c r="I56" s="2">
-        <v>12500</v>
+        <v>0</v>
       </c>
       <c r="J56" s="3">
-        <v>385778</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>51939</v>
+      </c>
+      <c r="K56" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="L56" s="2" t="s">
+        <v>6</v>
       </c>
       <c r="M56" s="3">
-        <v>0</v>
+        <v>32000</v>
       </c>
       <c r="N56" s="2">
         <v>0</v>
       </c>
       <c r="O56" s="2">
         <v>0</v>
       </c>
       <c r="P56" s="2">
         <v>0</v>
       </c>
-      <c r="Q56" s="2">
-[...9 lines deleted...]
-        <v>570650</v>
+      <c r="Q56" s="3">
+        <v>32000</v>
+      </c>
+      <c r="R56" s="2">
+        <v>0</v>
+      </c>
+      <c r="S56" s="3">
+        <v>83939</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="A57" s="4" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="A58" s="4" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B58" s="2">
-        <v>0</v>
+        <v>349327</v>
       </c>
       <c r="C58" s="2">
         <v>0</v>
       </c>
       <c r="D58" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>349327</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>3</v>
       </c>
       <c r="F58" s="2">
         <v>0</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
-      <c r="H58" s="2" t="s">
-        <v>10</v>
+      <c r="H58" s="2">
+        <v>0</v>
       </c>
       <c r="I58" s="2">
-        <v>0</v>
+        <v>35220</v>
       </c>
       <c r="J58" s="3">
-        <v>904</v>
+        <v>397805</v>
       </c>
       <c r="K58" s="2">
-        <v>5950</v>
+        <v>0</v>
       </c>
       <c r="L58" s="2">
-        <v>5950</v>
+        <v>0</v>
       </c>
       <c r="M58" s="3">
-        <v>11900</v>
+        <v>0</v>
       </c>
       <c r="N58" s="2">
         <v>0</v>
       </c>
       <c r="O58" s="2">
         <v>0</v>
       </c>
       <c r="P58" s="2">
         <v>0</v>
       </c>
-      <c r="Q58" s="2">
-[...9 lines deleted...]
-        <v>32804</v>
+      <c r="Q58" s="3">
+        <v>0</v>
+      </c>
+      <c r="R58" s="2">
+        <v>0</v>
+      </c>
+      <c r="S58" s="3">
+        <v>397805</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="A59" s="4" t="s">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B59" s="2">
-        <v>397700</v>
-[...53 lines deleted...]
-        <v>648647</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="A60" s="4" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B60" s="2">
-        <v>0</v>
+        <v>433402</v>
+      </c>
+      <c r="C60" s="2">
+        <v>0</v>
+      </c>
+      <c r="D60" s="3">
+        <v>433402</v>
+      </c>
+      <c r="E60" s="2">
+        <v>6647</v>
+      </c>
+      <c r="F60" s="2">
+        <v>0</v>
+      </c>
+      <c r="G60" s="2">
+        <v>0</v>
+      </c>
+      <c r="H60" s="2">
+        <v>0</v>
+      </c>
+      <c r="I60" s="2">
+        <v>20500</v>
+      </c>
+      <c r="J60" s="3">
+        <v>460549</v>
+      </c>
+      <c r="K60" s="2">
+        <v>0</v>
+      </c>
+      <c r="L60" s="2">
+        <v>0</v>
+      </c>
+      <c r="M60" s="3">
+        <v>0</v>
+      </c>
+      <c r="N60" s="2">
+        <v>0</v>
+      </c>
+      <c r="O60" s="2">
+        <v>0</v>
+      </c>
+      <c r="P60" s="2">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="3">
+        <v>0</v>
+      </c>
+      <c r="R60" s="2">
+        <v>0</v>
+      </c>
+      <c r="S60" s="3">
+        <v>466927</v>
       </c>
     </row>
     <row r="61" spans="1:20">
-      <c r="A61" s="4" t="s">
-[...197 lines deleted...]
-        <v>65564958</v>
+      <c r="A61" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B61" s="3">
+        <v>21590958</v>
+      </c>
+      <c r="C61" s="3">
+        <v>2555216</v>
+      </c>
+      <c r="D61" s="3">
+        <v>24146174</v>
+      </c>
+      <c r="E61" s="3">
+        <v>259580</v>
+      </c>
+      <c r="F61" s="3">
+        <v>2952814</v>
+      </c>
+      <c r="G61" s="3">
+        <v>1976740</v>
+      </c>
+      <c r="H61" s="3">
+        <v>566941</v>
+      </c>
+      <c r="I61" s="3">
+        <v>664912</v>
+      </c>
+      <c r="J61" s="3">
+        <v>30567162</v>
+      </c>
+      <c r="K61" s="3">
+        <v>421160</v>
+      </c>
+      <c r="L61" s="3">
+        <v>359035</v>
+      </c>
+      <c r="M61" s="3">
+        <v>780195</v>
+      </c>
+      <c r="N61" s="3">
+        <v>70185</v>
+      </c>
+      <c r="O61" s="3">
+        <v>297566</v>
+      </c>
+      <c r="P61" s="3">
+        <v>128408</v>
+      </c>
+      <c r="Q61" s="3">
+        <v>978788</v>
+      </c>
+      <c r="R61" s="3">
+        <v>1485</v>
+      </c>
+      <c r="S61" s="3">
+        <v>33004242</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="K3:S3"/>
     <mergeCell ref="S3:S4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:R4"/>
     <mergeCell ref="A6:T6"/>
     <mergeCell ref="A8:T8"/>
-    <mergeCell ref="A11:T11"/>
-    <mergeCell ref="A20:T20"/>
+    <mergeCell ref="A10:T10"/>
+    <mergeCell ref="A14:T14"/>
+    <mergeCell ref="A16:T16"/>
+    <mergeCell ref="A22:T22"/>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">