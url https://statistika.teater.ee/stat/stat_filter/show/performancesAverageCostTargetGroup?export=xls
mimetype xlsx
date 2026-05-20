--- v2 (2026-03-22)
+++ v3 (2026-05-20)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>kokku KESKMINE</t>
   </si>
   <si>
     <t>täiskasvanud&lt;br /&gt;21-...</t>
   </si>
   <si>
     <t>noored&lt;br /&gt;17-20a</t>
   </si>
   <si>
     <t>teismelised&lt;br /&gt;12-16a</t>
   </si>
   <si>
     <t>lapsed&lt;br /&gt;6-11a</t>
   </si>
   <si>
     <t>väikelapsed&lt;br /&gt;kuni 5a</t>
   </si>
   <si>
     <t>Teatrikülastuse keskmine maksumus sihtrühma järgi</t>
   </si>
   <si>
-    <t>AASTAL 2015</t>
+    <t>AASTAL 2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="6"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="6"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>