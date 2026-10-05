--- v0 (2025-10-13)
+++ v1 (2026-10-05)
@@ -68,69 +68,69 @@
   <si>
     <t>R.A.A.A.M.</t>
   </si>
   <si>
     <t>Piip ja Tuut Teater</t>
   </si>
   <si>
     <t>Miksteater</t>
   </si>
   <si>
     <t>Kell Kümme</t>
   </si>
   <si>
     <t>Kanuti Gildi SAAL</t>
   </si>
   <si>
     <t>Ilmarine</t>
   </si>
   <si>
     <t>Fine5 Tantsuteater</t>
   </si>
   <si>
     <t>eraetendusasutus</t>
   </si>
   <si>
-    <t>Vene Teater</t>
-[...1 lines deleted...]
-  <si>
     <t>Vanemuine</t>
   </si>
   <si>
     <t>Ugala Teater</t>
   </si>
   <si>
     <t>Teater NO99</t>
   </si>
   <si>
+    <t>Südalinna Teater</t>
+  </si>
+  <si>
     <t>Rakvere Teater</t>
   </si>
   <si>
     <t>riigi osalusega sihtasutusena tegutsevad etendusasutused</t>
   </si>
   <si>
-    <t>Kuressaare Linnateater</t>
+    <t>Kuressaare Teater</t>
   </si>
   <si>
     <t>munitsipaal-etendusasutus</t>
   </si>
   <si>
     <t>Endla Teater</t>
   </si>
   <si>
     <t>Eesti Noorsooteater</t>
   </si>
   <si>
     <t>Eesti Draamateater</t>
   </si>
   <si>
     <t>Tallinna Linnateater</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
     <t>avalik-õiguslik</t>
   </si>
   <si>
     <t>TULUD KOKKU</t>
   </si>
@@ -1341,315 +1341,315 @@
       </c>
       <c r="Q17" s="2">
         <v>111272</v>
       </c>
       <c r="R17" s="2">
         <v>1125368</v>
       </c>
       <c r="S17" s="2">
         <v>0</v>
       </c>
       <c r="T17" s="2">
         <v>226217</v>
       </c>
       <c r="U17" s="2">
         <v>1750438</v>
       </c>
       <c r="V17" s="2">
         <v>3582241</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="2">
-        <v>563002</v>
+        <v>275315</v>
       </c>
       <c r="C18" s="2">
-        <v>0</v>
+        <v>1473</v>
       </c>
       <c r="D18" s="3">
-        <v>563002</v>
+        <v>276788</v>
       </c>
       <c r="E18" s="2">
-        <v>14654</v>
+        <v>2257</v>
       </c>
       <c r="F18" s="2">
-        <v>577656</v>
+        <v>279045</v>
       </c>
       <c r="G18" s="2">
-        <v>277521</v>
+        <v>1136966</v>
       </c>
       <c r="H18" s="2">
-        <v>0</v>
+        <v>4946</v>
       </c>
       <c r="I18" s="2">
         <v>0</v>
       </c>
       <c r="J18" s="2">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="K18" s="2">
         <v>0</v>
       </c>
       <c r="L18" s="2">
-        <v>95068</v>
+        <v>14000</v>
       </c>
       <c r="M18" s="3">
-        <v>387589</v>
+        <v>1155912</v>
       </c>
       <c r="N18" s="2">
-        <v>0</v>
+        <v>13001</v>
       </c>
       <c r="O18" s="2">
-        <v>16040</v>
+        <v>137560</v>
       </c>
       <c r="P18" s="2">
-        <v>375416</v>
+        <v>2329</v>
       </c>
       <c r="Q18" s="2">
-        <v>49048</v>
+        <v>37530</v>
       </c>
       <c r="R18" s="2">
-        <v>941583</v>
+        <v>671244</v>
       </c>
       <c r="S18" s="2">
         <v>0</v>
       </c>
       <c r="T18" s="2">
         <v>0</v>
       </c>
       <c r="U18" s="2">
-        <v>1382087</v>
+        <v>861664</v>
       </c>
       <c r="V18" s="2">
-        <v>2347332</v>
+        <v>2296621</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="2">
-        <v>464609</v>
+        <v>563002</v>
       </c>
       <c r="C19" s="2">
         <v>0</v>
       </c>
       <c r="D19" s="3">
-        <v>464609</v>
+        <v>563002</v>
       </c>
       <c r="E19" s="2">
-        <v>15552</v>
+        <v>14654</v>
       </c>
       <c r="F19" s="2">
-        <v>480161</v>
+        <v>577656</v>
       </c>
       <c r="G19" s="2">
-        <v>1076182</v>
+        <v>277521</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="2">
         <v>0</v>
       </c>
       <c r="J19" s="2">
-        <v>1049</v>
+        <v>15000</v>
       </c>
       <c r="K19" s="2">
         <v>0</v>
       </c>
       <c r="L19" s="2">
-        <v>2206</v>
+        <v>95068</v>
       </c>
       <c r="M19" s="3">
-        <v>1079437</v>
+        <v>387589</v>
       </c>
       <c r="N19" s="2">
-        <v>15502</v>
+        <v>0</v>
       </c>
       <c r="O19" s="2">
-        <v>30268</v>
+        <v>16040</v>
       </c>
       <c r="P19" s="2">
-        <v>12098</v>
+        <v>375416</v>
       </c>
       <c r="Q19" s="2">
-        <v>21903</v>
+        <v>49048</v>
       </c>
       <c r="R19" s="2">
-        <v>121751</v>
+        <v>941583</v>
       </c>
       <c r="S19" s="2">
         <v>0</v>
       </c>
       <c r="T19" s="2">
-        <v>6771</v>
+        <v>0</v>
       </c>
       <c r="U19" s="2">
-        <v>211469</v>
+        <v>1382087</v>
       </c>
       <c r="V19" s="2">
-        <v>1771067</v>
+        <v>2347332</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>1839222</v>
+        <v>464609</v>
       </c>
       <c r="C20" s="2">
         <v>0</v>
       </c>
       <c r="D20" s="3">
-        <v>1839222</v>
+        <v>464609</v>
       </c>
       <c r="E20" s="2">
-        <v>133555</v>
+        <v>15552</v>
       </c>
       <c r="F20" s="2">
-        <v>1972777</v>
+        <v>480161</v>
       </c>
       <c r="G20" s="2">
-        <v>4719713</v>
+        <v>1076182</v>
       </c>
       <c r="H20" s="2">
-        <v>102033</v>
+        <v>0</v>
       </c>
       <c r="I20" s="2">
         <v>0</v>
       </c>
       <c r="J20" s="2">
-        <v>2804</v>
+        <v>1049</v>
       </c>
       <c r="K20" s="2">
         <v>0</v>
       </c>
       <c r="L20" s="2">
-        <v>0</v>
+        <v>2206</v>
       </c>
       <c r="M20" s="3">
-        <v>4824550</v>
+        <v>1079437</v>
       </c>
       <c r="N20" s="2">
-        <v>129180</v>
+        <v>15502</v>
       </c>
       <c r="O20" s="2">
-        <v>239737</v>
+        <v>30268</v>
       </c>
       <c r="P20" s="2">
-        <v>0</v>
+        <v>12098</v>
       </c>
       <c r="Q20" s="2">
-        <v>84965</v>
+        <v>21903</v>
       </c>
       <c r="R20" s="2">
-        <v>1793720</v>
+        <v>121751</v>
       </c>
       <c r="S20" s="2">
         <v>0</v>
       </c>
       <c r="T20" s="2">
-        <v>0</v>
+        <v>6771</v>
       </c>
       <c r="U20" s="2">
-        <v>2247602</v>
+        <v>211469</v>
       </c>
       <c r="V20" s="2">
-        <v>9044929</v>
+        <v>1771067</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="2">
-        <v>275315</v>
+        <v>1839222</v>
       </c>
       <c r="C21" s="2">
-        <v>1473</v>
+        <v>0</v>
       </c>
       <c r="D21" s="3">
-        <v>276788</v>
+        <v>1839222</v>
       </c>
       <c r="E21" s="2">
-        <v>2257</v>
+        <v>133555</v>
       </c>
       <c r="F21" s="2">
-        <v>279045</v>
+        <v>1972777</v>
       </c>
       <c r="G21" s="2">
-        <v>1136966</v>
+        <v>4719713</v>
       </c>
       <c r="H21" s="2">
-        <v>4946</v>
+        <v>102033</v>
       </c>
       <c r="I21" s="2">
         <v>0</v>
       </c>
       <c r="J21" s="2">
-        <v>0</v>
+        <v>2804</v>
       </c>
       <c r="K21" s="2">
         <v>0</v>
       </c>
       <c r="L21" s="2">
-        <v>14000</v>
+        <v>0</v>
       </c>
       <c r="M21" s="3">
-        <v>1155912</v>
+        <v>4824550</v>
       </c>
       <c r="N21" s="2">
-        <v>13001</v>
+        <v>129180</v>
       </c>
       <c r="O21" s="2">
-        <v>137560</v>
+        <v>239737</v>
       </c>
       <c r="P21" s="2">
-        <v>2329</v>
+        <v>0</v>
       </c>
       <c r="Q21" s="2">
-        <v>37530</v>
+        <v>84965</v>
       </c>
       <c r="R21" s="2">
-        <v>671244</v>
+        <v>1793720</v>
       </c>
       <c r="S21" s="2">
         <v>0</v>
       </c>
       <c r="T21" s="2">
         <v>0</v>
       </c>
       <c r="U21" s="2">
-        <v>861664</v>
+        <v>2247602</v>
       </c>
       <c r="V21" s="2">
-        <v>2296621</v>
+        <v>9044929</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>